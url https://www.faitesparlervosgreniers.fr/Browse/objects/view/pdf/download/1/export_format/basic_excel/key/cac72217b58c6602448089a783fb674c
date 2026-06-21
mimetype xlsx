--- v0 (2025-12-22)
+++ v1 (2026-06-21)
@@ -28,318 +28,318 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Photo du travail dans les champs (12-035)</t>
-[...2 lines deleted...]
-    <t>Photo du travail dans les champs avec 3 femmes et 2 enfants, probablement au dessus de Salvagny</t>
+    <t>"L'inalpage des moutons" sur la Place de Sixt (2-3130)</t>
+  </si>
+  <si>
+    <t>"L'inalpage des moutons" sur la Place de Sixt</t>
+  </si>
+  <si>
+    <t>Baptiste JOENNOZ transformant la tomme (24-076)</t>
+  </si>
+  <si>
+    <t>Baptiste JOENNOZ transformant la tomme le 17 décembre 1970 près des Curtets</t>
+  </si>
+  <si>
+    <t>Bergères revenant du fond de la Combe (2-057)</t>
+  </si>
+  <si>
+    <t>Bergères revenant du fond de la Combe</t>
+  </si>
+  <si>
+    <t>Carte postale de "La chèvre savoyarde "motte" et le chien "Zéphir"" à Sixt (2-027)</t>
+  </si>
+  <si>
+    <t>Carte postale de "La chèvre savoyarde "motte" et le chien "Zéphir"" à Sixt
+Pierre au merle</t>
+  </si>
+  <si>
+    <t>Carte postale du pâturage des chèvres à Samoëns  (2-330)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale du pâturage des chèvres à Samoëns </t>
+  </si>
+  <si>
+    <t>Clotilde FORAX - aout 1931 (24-040)</t>
+  </si>
+  <si>
+    <t>Clotilde FORAX née PAULIER (mère de Michel FORAX) - aout 1931</t>
+  </si>
+  <si>
+    <t>Démontagnage de Sales vers les Fonts -1962 (22-019)</t>
+  </si>
+  <si>
+    <t>Démontagnage de Sales vers les Fonts le 21 juillet 1962</t>
+  </si>
+  <si>
+    <t>Descente des foins à Nambride l’hiver (2-3336)</t>
+  </si>
+  <si>
+    <t>Descente des foins à Nambride l’hiver</t>
+  </si>
+  <si>
+    <t>Foin au Lignon, aout 1969 (22-005)</t>
+  </si>
+  <si>
+    <t>Foin au Lignon, aout 1969
+Adelin RICHARD, Jean Pierre RICHARD</t>
+  </si>
+  <si>
+    <t>Foin dans le pré de Salvagny -1964 (22-004)</t>
+  </si>
+  <si>
+    <t>Foin dans le pré de Salvagny, juin 1964
+Félicie RICHARD, Ludivine RICHARD (Nauzé), Pierre RICHARD</t>
+  </si>
+  <si>
+    <t>Jean Baptiste RICHARD-POMET et Joséphine FAVRE - 1934 (24-038)</t>
+  </si>
+  <si>
+    <t>Jean Baptiste RICHARD-POMET et Joséphine FAVRE (épouse de Sylvestre RICHARD POMET, mère d'Ida GIARDINO) en 1934 avec une vache et deux chèvres.</t>
+  </si>
+  <si>
+    <t>Le tracteur et les outils devant une grange (2-3833)</t>
+  </si>
+  <si>
+    <t>Le tracteur et les outils devant une grange</t>
+  </si>
+  <si>
+    <t>Les foins à Salvagny en 1957 (24-043)</t>
+  </si>
+  <si>
+    <t>Les foins à Salvagny en 1957</t>
+  </si>
+  <si>
+    <t>Les foins a Sougey - 1949 (24-041)</t>
+  </si>
+  <si>
+    <t>Les foins a Sougey - 1949
+Les cousines Depassier, Félicie (1883-1982), Marceline (1882-1980) et Odile (mari de Marceline 1878-1965)</t>
+  </si>
+  <si>
+    <t>Les moutons descendant du Boret (2-3434)</t>
+  </si>
+  <si>
+    <t>Les moutons descendant du Boret</t>
+  </si>
+  <si>
+    <t>Les moutons sur la route du Fer-à-Cheval (2-1131)</t>
+  </si>
+  <si>
+    <t>Les moutons sur la route du Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Les vaches en champs sous la Cascade du Fontany (56-084)</t>
+  </si>
+  <si>
+    <t>Les vaches en champs sous la Cascade du Fontany</t>
+  </si>
+  <si>
+    <t>Livret du règlement pour la jouissance des pâturages communaux de la commune de Sixt (24-019)</t>
+  </si>
+  <si>
+    <t>Livret du règlement pour la jouissance des pâturages communaux de la commune de Sixt en 1872</t>
+  </si>
+  <si>
+    <t>Louis BETEND faisant les foins (24-081)</t>
+  </si>
+  <si>
+    <t>Louis BETEND (1916-1991) faisant les foins</t>
+  </si>
+  <si>
+    <t>Mathilde RICHARD-POMET, retour des Fardelets en 1928 (24-036)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mathilde RICHARD-POMET, retour des Fardelets en 1928 avec l'âne
+</t>
+  </si>
+  <si>
+    <t>Montée du troupeau de vaches au Tenneverge (2-4323)</t>
+  </si>
+  <si>
+    <t>Montée du troupeau de vaches au Tenneverge</t>
+  </si>
+  <si>
+    <t>Pâturage aux Curtets - 1915  (2-3645)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pâturage aux Curtets, le 19 mars 1915 </t>
+  </si>
+  <si>
+    <t>Pâturage avec les moutons  (2-1149)</t>
+  </si>
+  <si>
+    <t>Pâturage avec les moutons</t>
+  </si>
+  <si>
+    <t>Pâturage des moutons au fond de la Combe (2-2989)</t>
+  </si>
+  <si>
+    <t>Pâturage des moutons au fond de la Combe</t>
+  </si>
+  <si>
+    <t>Photo d'Irène et Noel MOGENIER avec le cheval à Anterne  (23-016)</t>
+  </si>
+  <si>
+    <t>Photo d'Irène et Noel MOGENIER avec le cheval à Anterne probablement dans les années 50</t>
+  </si>
+  <si>
+    <t>Photo dans les alpages d'Anterne - Irène MOGENIER (23-015)</t>
+  </si>
+  <si>
+    <t>Photo dans les alpages d'Anterne - Irène MOGENIER</t>
+  </si>
+  <si>
+    <t>Photo de Madeleine et Hypolite BRUN avec l'âne tirant le foin sur la luge (5-006)</t>
+  </si>
+  <si>
+    <t>Photo de Madeleine et Hypolite BRUN avec l'âne tirant le foin sur la luge</t>
   </si>
   <si>
     <t>Photo des foins au Lochet (12-036)</t>
   </si>
   <si>
     <t>Photo au Lochet des foins 
 Femme au milieu : DEFFAYET Louise</t>
   </si>
   <si>
-    <t>Photo du "Déjeuner du Faucheur" (12-037)</t>
-[...10 lines deleted...]
-  <si>
     <t>Photo des foins en famille (12-040)</t>
   </si>
   <si>
     <t>Photo des foins en famille devant l'église 
 Monique, Celestine et Ida MOCCAND</t>
   </si>
   <si>
-    <t>Carte postale de "La chèvre savoyarde "motte" et le chien "Zéphir"" à Sixt (2-027)</t>
-[...21 lines deleted...]
-    <t>Pâturage avec les moutons</t>
+    <t>Photo des vaches aux chalets des fonts dans les années 60 (3-075)</t>
+  </si>
+  <si>
+    <t>Photo des vaches aux chalets des fonts dans les années 60</t>
+  </si>
+  <si>
+    <t>Photo du "Déjeuner du Faucheur" (12-037)</t>
+  </si>
+  <si>
+    <t>Photo du "Déjeuner du Faucheur"</t>
+  </si>
+  <si>
+    <t>Photo du dernier emmontagnage aux Fonts en 1960 (27-002)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo du dernier emmontagnage aux Fonts en 1960
+Gilbert FAVRE, Michel FORAX, Joseph BIORD? MOGENIER Joseph, Roland MOGENIER, Renée RICHARD, FORAX, Aline, MOGENIER Irène, MOGENIER Yvonne, Tourneur un locataire et sa fille.
+2e rang : Voltolini, Lidano CASEROTTO, Nicolas DEFFAYET (Colu), Arlette et Annick FORAX 5 et 6 ans </t>
+  </si>
+  <si>
+    <t>Photo du travail dans les champs (12-035)</t>
+  </si>
+  <si>
+    <t>Photo du travail dans les champs avec 3 femmes et 2 enfants, probablement au dessus de Salvagny</t>
   </si>
   <si>
     <t>Photo d’Alphonsine MOCCAND avec les chèvres au Vivier (2-1538)</t>
   </si>
   <si>
     <t>Photo d’Alphonsine MOCCAND (1909-2001) avec les chèvres au Vivier</t>
   </si>
   <si>
-    <t>Râtelage du foin au Fer-à-Cheval sous la Corne du Chamois (2-1714)</t>
-[...145 lines deleted...]
-    <t>Les foins à Salvagny en 1957</t>
+    <t>Photo la "Faucheuse" - Deffayet Louise (12-038)</t>
+  </si>
+  <si>
+    <t>Photo la "Faucheuse" - Deffayet Louise</t>
   </si>
   <si>
     <t>Préparation des "rans" Marcel et Anna MOGENIER (24-064)</t>
   </si>
   <si>
     <t>Préparation des "rans"
 Les "rans" sont des paquets de foins pesant jusqu'à 200kg
 Marcel et Anna MOGENIER</t>
   </si>
   <si>
-    <t>Baptiste JOENNOZ transformant la tomme (24-076)</t>
-[...8 lines deleted...]
-    <t>Louis BETEND (1916-1991) faisant les foins</t>
+    <t>Râtelage du foin au Fer-à-Cheval sous la Corne du Chamois (2-1714)</t>
+  </si>
+  <si>
+    <t>Râtelage du foin au Fer-à-Cheval sous la Corne du Chamois</t>
+  </si>
+  <si>
+    <t>RICHARD Adelin "Bouzaron" et la jument avec le foin (22-021)</t>
+  </si>
+  <si>
+    <t>RICHARD Adelin "Bouzaron" et la jument avec le foin en aout 1973</t>
+  </si>
+  <si>
+    <t>RICHARD Ludivine avec les vaches -1947 (22-020)</t>
+  </si>
+  <si>
+    <t>RICHARD Ludivine (Nauzé) avec les vaches en septembre 1947
+Descente des vaches de Sales pour les mener aux Fonts le lendemain, passée à Salvagny</t>
+  </si>
+  <si>
+    <t>Sur la Place, l'Inalpage des Moutons à Sixt  (56-099)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sur la Place, l'Inalpage des Moutons à Sixt </t>
   </si>
   <si>
     <t>Travail et transformation de la tomme à Commune Aimé BETEND et Mireille MAËS (24-083)</t>
   </si>
   <si>
     <t>Travail et transformation de la tomme à Commune Aimé BETEND et Mireille MAËS (née BETEND)</t>
   </si>
   <si>
-    <t>Photo du dernier emmontagnage aux Fonts en 1960 (27-002)</t>
-[...28 lines deleted...]
-    <t xml:space="preserve">Sur la Place, l'Inalpage des Moutons à Sixt </t>
+    <t>Troupeau de moutons aux environs de la Vogealle (2-767)</t>
+  </si>
+  <si>
+    <t>Troupeau de moutons aux environs de la Vogealle</t>
+  </si>
+  <si>
+    <t>Troupeau de moutons sur la route du Fer-à-Cheval à Nambride (2-3955)</t>
+  </si>
+  <si>
+    <t>Troupeau de moutons sur la route du Fer-à-Cheval à Nambride</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -364,1323 +364,1323 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe84fa9db6e04202e56b940f864c42.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6c95fa3d377215bbde0606f3bb99.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec39e6cf94b7b36a63f359efbed31d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42441f9ddf6498e0b95b2f543ee655c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2889e20e637e93caf3bca280cd4f9e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e4e23d93bdfba45b81b548237751.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea619b37e2f6d1f22832d29f3d229.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632ea51d2f338da3b5f4b2affa1ecb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bc2969f088f11257fe427ea58263.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f4b783d531f62ceee11a80a65029.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e8239df52f6ffb60f409b254ca276.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4d88ee2daf9dd9dee1b2401cc3ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f430d9a8e06fa83efb25084305f00.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce64bfe5545c257369994b9fb3539.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500271c8a8dd96ccc20ac060d59f56.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780099ec4eb6cdf7125e24b75c0fc15a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570d34b39419259a9fdfd94bdec8c6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b66a6d86f6acdd9256b191032563.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d92056ad522a3ed3029f36bf2a8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ec0e0962a2278ec1c9222d4999b0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccc97d9b886fd0972fec318561db67.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123a9ef515caf6314a86df937a8b4a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe1c14b0df41c1b02bc24d9b4cc29.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038bd45bc1579fc1392a85cf8874bfb.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b79f9f448f2c81054045b69c5bf92.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f5aa5c8c76a86284e026b4a7aa215.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207e3e40d17343525ae724a97f73d6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a263fa3fa457104643f7a4d4b257.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8688f5a0d98df5f89f127a28e5571c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16789f8f929bc8a766c1f5a7c3ff29b1.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0b0474da6a5e5d82e2a3b6f50aed.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cdfe884ef4e1e95d3428b3dbcb5b8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9986b6b68488c28fa0bac599843d71.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944580e798e0c21fec1246e8894af83.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbba132dae8e56e80b180971930b4.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3c0c47ab7591517076c3c3acf91b.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1a1d91a5095cd031dd7f52a59d08.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb273c1a335f1f933b8b8234a32e7.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb120eb48dded48804310687b817844.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa266f7f3c4dfacd212251bebaa5c.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc72f972b29fb8c584811df53124f.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1257b69d8cd2f6e9dfcb73556d327.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841b42e761ddf21738decf144c3273.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f430d9a8e06fa83efb25084305f00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3c0c47ab7591517076c3c3acf91b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea619b37e2f6d1f22832d29f3d229.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e4e23d93bdfba45b81b548237751.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce64bfe5545c257369994b9fb3539.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cdfe884ef4e1e95d3428b3dbcb5b8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038bd45bc1579fc1392a85cf8874bfb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500271c8a8dd96ccc20ac060d59f56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe1c14b0df41c1b02bc24d9b4cc29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123a9ef515caf6314a86df937a8b4a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0b0474da6a5e5d82e2a3b6f50aed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b66a6d86f6acdd9256b191032563.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944580e798e0c21fec1246e8894af83.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9986b6b68488c28fa0bac599843d71.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780099ec4eb6cdf7125e24b75c0fc15a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632ea51d2f338da3b5f4b2affa1ecb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1257b69d8cd2f6e9dfcb73556d327.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8688f5a0d98df5f89f127a28e5571c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1a1d91a5095cd031dd7f52a59d08.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16789f8f929bc8a766c1f5a7c3ff29b1.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ec0e0962a2278ec1c9222d4999b0.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570d34b39419259a9fdfd94bdec8c6.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bc2969f088f11257fe427ea58263.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4d88ee2daf9dd9dee1b2401cc3ae.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a263fa3fa457104643f7a4d4b257.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207e3e40d17343525ae724a97f73d6.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc72f972b29fb8c584811df53124f.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6c95fa3d377215bbde0606f3bb99.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2889e20e637e93caf3bca280cd4f9e.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa266f7f3c4dfacd212251bebaa5c.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec39e6cf94b7b36a63f359efbed31d.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb120eb48dded48804310687b817844.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe84fa9db6e04202e56b940f864c42.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f4b783d531f62ceee11a80a65029.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42441f9ddf6498e0b95b2f543ee655c.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbba132dae8e56e80b180971930b4.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e8239df52f6ffb60f409b254ca276.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f5aa5c8c76a86284e026b4a7aa215.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b79f9f448f2c81054045b69c5bf92.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841b42e761ddf21738decf144c3273.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb273c1a335f1f933b8b8234a32e7.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccc97d9b886fd0972fec318561db67.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d92056ad522a3ed3029f36bf2a8e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5143500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10744200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10744200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4953000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4848225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6877050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6286500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10229850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5124450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5162550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4076700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9906000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9791700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10896600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4591050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...53 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10544175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="10896600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
-[...113 lines deleted...]
-      <xdr:row>7</xdr:row>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10353675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4610100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9334500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4381500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6648450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4286250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
-[...353 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4371975"/>
-    <xdr:pic>
-[...718 lines deleted...]
-    <xdr:ext cx="6667500" cy="4381500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2006,471 +2006,471 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="409">
+    <row r="2" spans="1:26" customHeight="1" ht="379">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="363">
+    <row r="3" spans="1:26" customHeight="1" ht="459">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="972">
+    <row r="4" spans="1:26" customHeight="1" ht="382">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="972">
+    <row r="5" spans="1:26" customHeight="1" ht="958">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="884">
+    <row r="6" spans="1:26" customHeight="1" ht="958">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="958">
+    <row r="7" spans="1:26" customHeight="1" ht="442">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="382">
+    <row r="8" spans="1:26" customHeight="1" ht="432">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="417">
+    <row r="9" spans="1:26" customHeight="1" ht="386">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="376">
+    <row r="10" spans="1:26" customHeight="1" ht="419">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="940">
+    <row r="11" spans="1:26" customHeight="1" ht="613">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="923">
+    <row r="12" spans="1:26" customHeight="1" ht="561">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="387">
+    <row r="13" spans="1:26" customHeight="1" ht="401">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="379">
+    <row r="14" spans="1:26" customHeight="1" ht="427">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="958">
+    <row r="15" spans="1:26" customHeight="1" ht="969">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="386">
+    <row r="16" spans="1:26" customHeight="1" ht="381">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="381">
+    <row r="17" spans="1:26" customHeight="1" ht="417">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="382">
+    <row r="18" spans="1:26" customHeight="1" ht="912">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="401">
+    <row r="19" spans="1:26" customHeight="1" ht="457">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="390">
+    <row r="20" spans="1:26" customHeight="1" ht="433">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="389">
+    <row r="21" spans="1:26" customHeight="1" ht="460">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="382">
+    <row r="22" spans="1:26" customHeight="1" ht="389">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="613">
+    <row r="23" spans="1:26" customHeight="1" ht="382">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="419">
+    <row r="24" spans="1:26" customHeight="1" ht="376">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="432">
+    <row r="25" spans="1:26" customHeight="1" ht="387">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="833">
+    <row r="26" spans="1:26" customHeight="1" ht="401">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="411">
+    <row r="27" spans="1:26" customHeight="1" ht="415">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="415">
+    <row r="28" spans="1:26" customHeight="1" ht="374">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="401">
+    <row r="29" spans="1:26" customHeight="1" ht="363">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="457">
+    <row r="30" spans="1:26" customHeight="1" ht="884">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="460">
+    <row r="31" spans="1:26" customHeight="1" ht="873">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="561">
+    <row r="32" spans="1:26" customHeight="1" ht="972">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="442">
+    <row r="33" spans="1:26" customHeight="1" ht="370">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="969">
+    <row r="34" spans="1:26" customHeight="1" ht="409">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="427">
+    <row r="35" spans="1:26" customHeight="1" ht="940">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="410">
+    <row r="36" spans="1:26" customHeight="1" ht="972">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="459">
+    <row r="37" spans="1:26" customHeight="1" ht="410">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="433">
+    <row r="38" spans="1:26" customHeight="1" ht="923">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="593">
+    <row r="39" spans="1:26" customHeight="1" ht="411">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="370">
+    <row r="40" spans="1:26" customHeight="1" ht="833">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="873">
+    <row r="41" spans="1:26" customHeight="1" ht="391">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="374">
+    <row r="42" spans="1:26" customHeight="1" ht="593">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="912">
+    <row r="43" spans="1:26" customHeight="1" ht="382">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="391">
+    <row r="44" spans="1:26" customHeight="1" ht="390">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>