--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -28,645 +28,645 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Passeport de Ducros Melchior - 1836 (11-001)</t>
-[...486 lines deleted...]
-    <t>Carte de circulation frontalière de Renée Blanche Rannaud, 1948</t>
+    <t xml:space="preserve"> André Moccand " dit  le Tonkin" (7-001)</t>
+  </si>
+  <si>
+    <t>André Moccand   " Le Tonkin"  photo prise dans le bas de la ville de samoens</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND (Tonkin) avec un chiot (6-036)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND (Tonkin) avec un chiot</t>
+  </si>
+  <si>
+    <t>Photo de Robert Raymond et Raymonde Moccand (future épouse Biord) (6-032)</t>
+  </si>
+  <si>
+    <t>Photo de Robert Raymond et Raymonde Moccand (future épouse Biord)</t>
+  </si>
+  <si>
+    <t>Photo d’Angèle et Ponce MOCCAND avec les vaches  (6-027)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo d’Angèle et Ponce MOCCAND avec les vaches </t>
+  </si>
+  <si>
+    <t>Photo d'Alain FORAX et André Moccand (6-026)</t>
+  </si>
+  <si>
+    <t>Photo d'Alain FORAX et André Moccand</t>
+  </si>
+  <si>
+    <t>Photo du 8 juillet 1965 (6-024)</t>
+  </si>
+  <si>
+    <t>Photo du 8 juillet 1965 
+André MOCCAND "La grande    "</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND au ski (6-023)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND au ski</t>
+  </si>
+  <si>
+    <t>Photo de conscrits de François, André DUCROZ et François MONNET (6-021)</t>
+  </si>
+  <si>
+    <t>Photo de conscrits de François DUCROZ (Le Crot), André DUCROZ (Maison Neuve) et François MONNET (Nambride) à Samoens</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND (6-013)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND avec son chien (6-011)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND avec son chien</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND - juillet 1961 (6-010)</t>
+  </si>
+  <si>
+    <t>Photo d'André MOCCAND - juillet 1961</t>
+  </si>
+  <si>
+    <t>Photo de André MOCCAND "tonkin" (6-009)</t>
+  </si>
+  <si>
+    <t>Photo de André MOCCAND "tonkin"</t>
+  </si>
+  <si>
+    <t>Photo de Joseph MOCCAND "tonkin" (6-008)</t>
+  </si>
+  <si>
+    <t>Photo de Joseph MOCCAND "tonkin"</t>
+  </si>
+  <si>
+    <t>Photo souvenir du 4 mai 1959 (6-004)</t>
+  </si>
+  <si>
+    <t>Photo souvenir du 4 mai 1959</t>
+  </si>
+  <si>
+    <t>Photo  (6-003)</t>
+  </si>
+  <si>
+    <t>Photo de groupe des conscrits (6-002)</t>
+  </si>
+  <si>
+    <t>Photo de groupe des conscrits aptes au service militaire (bon)
+3e en partant de gauche : Ponce MOCCAND "Néné"</t>
   </si>
   <si>
     <t>Photo des actionnaires du téléski des Vagnys, 1952 (55-017)</t>
   </si>
   <si>
     <t>Photo des actionnaires du téléski des Vagnys, 1952
 BARBIER Octave
 GRILLET Théo
 MOGENIER Joseph
 RANNAUD François
 BIORD Pierre 
 ?</t>
   </si>
   <si>
-    <t>Photo de groupe des conscrits (6-002)</t>
-[...91 lines deleted...]
-    <t>André Moccand   " Le Tonkin"  photo prise dans le bas de la ville de samoens</t>
+    <t>Carte de circulation frontalière de Renée Blanche Rannaud, 1948 (55-010)</t>
+  </si>
+  <si>
+    <t>Carte de circulation frontalière de Renée Blanche Rannaud, 1948</t>
+  </si>
+  <si>
+    <t>Carte Postale de Rannaud François Louis à son épouse et à ses fils, 1915 (55-005)</t>
+  </si>
+  <si>
+    <t>Carte Postale de Rannaud François Louis à son épouse et à ses fils le 31 juillet 1915</t>
+  </si>
+  <si>
+    <t>Carte Postale d'Auguste à son cousin François Rannaud 1917 (55-004)</t>
+  </si>
+  <si>
+    <t>Carte Postale d'Auguste à son cousin François Rannaud le 30 novembre 1917
+Vue générale depuis le Béné, le chef lieu et le Tenneverge</t>
+  </si>
+  <si>
+    <t>Carte souvenir éditée au décès de l'abbé Détraz, 1992 (54-009)</t>
+  </si>
+  <si>
+    <t>Carte souvenir éditée au décès de l'abbé Détraz le 5 juillet 1992</t>
+  </si>
+  <si>
+    <t>Photos d'une sortie de classe (1924) à Perpignan (54-006)</t>
+  </si>
+  <si>
+    <t>Photos d'une sortie de classe (1924) à Perpignan devant chez Robert Brun le 29 avril 1979
+Au centre en marron: Robert Brun
+A coter de lui : Joseph Mogenier</t>
+  </si>
+  <si>
+    <t>Photo de Gaston Détraz, curé de Sixt dans la rue de la gare (54-005)</t>
+  </si>
+  <si>
+    <t>Photo de Gaston Détraz, curé de Sixt dans la rue de la gare</t>
+  </si>
+  <si>
+    <t>Photo de Joseph Joënnoz et du curé Gaston Detraz, 1987 (54-003)</t>
+  </si>
+  <si>
+    <t>Photo souvenir des 90 ans de Marie Louise RANNAUD à Vallon le 9 décembre 1987
+Joseph Joënnoz et le curé Gaston Detraz</t>
+  </si>
+  <si>
+    <t>Photo de Maurice Perrier (53-002)</t>
+  </si>
+  <si>
+    <t>Photo de Maurice Perrier</t>
+  </si>
+  <si>
+    <t>Photo d'André Moccand (Tonkin) (53-001)</t>
+  </si>
+  <si>
+    <t>Photo d'André Moccand (Tonkin)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny (51-054)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny avec vue sur Englène</t>
+  </si>
+  <si>
+    <t>Photo d'Auguste BRUN (5-005)</t>
+  </si>
+  <si>
+    <t>Photo d'Auguste BRUN</t>
+  </si>
+  <si>
+    <t>Photos de groupe des conscrits (1919?) (5-003)</t>
+  </si>
+  <si>
+    <t>Photos de groupe des conscrits (1919?)</t>
+  </si>
+  <si>
+    <t>Amélie et Auguste BRUN (5-002)</t>
+  </si>
+  <si>
+    <t>Amélie et Auguste BRUN</t>
+  </si>
+  <si>
+    <t>Photo de groupe d’alpinistes et jeunes femmes en tenues traditionnelles (48-003)</t>
+  </si>
+  <si>
+    <t>Photo de groupe d’alpinistes et jeunes femmes en tenues traditionnelles</t>
+  </si>
+  <si>
+    <t>Certificat de communion d'Anne-Marie Rannaud-Favre, 1880 (47-001)</t>
+  </si>
+  <si>
+    <t>Certificat de première communion d'Anne-Marie Rannaud-Favre née Luduif par le Viciaire Duperrier le 9 avril 1880.</t>
+  </si>
+  <si>
+    <t>Mariage de Victor JAY et Gilberte PIN dans les années 40-50 (40-041)</t>
+  </si>
+  <si>
+    <t>Mariage de Victor JAY et Gilberte PIN (Plochy) dans les années 40-50</t>
+  </si>
+  <si>
+    <t>Mariage de Ponce MOCCAND et Angèle RICHARD dans les années 40 (40-039)</t>
+  </si>
+  <si>
+    <t>Mariage de Ponce MOCCAND (Bamboche) dit Néné et Angèle RICHARD (Castagnère) dans les années 40</t>
+  </si>
+  <si>
+    <t>Mariage de Clément DUCROZ et Sidonie MOCCAND - 1910 (40-035)</t>
+  </si>
+  <si>
+    <t>Mariage de Clément DUCROZ "Mainzon" et Sidonie MOCCAND "Golière" - 1910</t>
+  </si>
+  <si>
+    <t>Mariage de Madelaine NICOUD "et Auguste MOCCAND - 1910 (40-034)</t>
+  </si>
+  <si>
+    <t>Mariage de Madelaine NICOUD "à pépé" et Auguste MOCCAND "pépé" -1910</t>
+  </si>
+  <si>
+    <t>Photo de mariage de Marie DUCROZ et François NICOUD - 1928 (40-032)</t>
+  </si>
+  <si>
+    <t>Photo de mariage de Marie DUCROZ et François NICOUD - 1928</t>
+  </si>
+  <si>
+    <t>Photo des conscrits Samoëns/ Sixt  (40-030)</t>
+  </si>
+  <si>
+    <t>Photo des conscrits Samoëns/ Sixt de 1920 le 14 avril 1958</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de Sixt - 1926 (40-020)</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de Sixt - 1926
+De gauche à droite : 
+1er rang : Cyril DUCROZ, François MOCCAND JACQUET, Lucien RICHARD (Toné)</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de Sixt - 1919 (40-019)</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de Sixt - 1919
+1er rang, 2e : Clément DUCROZ, dernier : François Joseph Marie</t>
+  </si>
+  <si>
+    <t>Photo de groupe de jeunes filles de la chorale -1939 (40-011)</t>
+  </si>
+  <si>
+    <t>Photo de groupe de jeunes filles de la chorale - mai 1939
+De gauche à droite : 
+Devant : Marie DEFFAYET (femme d'Ernest RAYMOND), Marie Louise MOCCAND "Maca" (épouse RAYMOND, Passy), Alphonsine MOCCAND "Rété", sœur, sœur, Lucie DUCROT (épouse DUCROZ), Blanche DUCROT (bonne de Curé à Evires), Augustine MOCCAND JACQUET
+Derrière : Célestine MOCCAND "Ramassa" (mère de Patrick DENAMBRIDE), Germaine DUCROZ (femme de François Isidore DEFFAYET), Odette MOCCAND JACQUET, Monique MOCCAND "Ramassa", Marie PIN (sœur de Jeanne PIN) ou Madelaine "au gros" (épouse MAGLIONE)</t>
+  </si>
+  <si>
+    <t>Classe des conscrits 1919 (40-010)</t>
+  </si>
+  <si>
+    <t>Classe des conscrits 1919</t>
+  </si>
+  <si>
+    <t>Photo de communion (40-005)</t>
+  </si>
+  <si>
+    <t>Photo de communion avant 1910</t>
+  </si>
+  <si>
+    <t>Compagnie des guides de Sixt - 1969 (37-002)</t>
+  </si>
+  <si>
+    <t>Compagnie des guides de Sixt - 1969</t>
+  </si>
+  <si>
+    <t>Carte postale village du Crot  (32-004)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale village du Crot </t>
+  </si>
+  <si>
+    <t>Joseph BARBIER à Paris (32-001)</t>
+  </si>
+  <si>
+    <t>Joseph BARBIER à Paris - fin du XIXe - début XXe
+Société des Glacières</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Commune (29-005)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Commune
+De gauche à droite : "Gros pépé" Brairet, Léon MOCCAND, fils de Léon?, Jean GAY</t>
+  </si>
+  <si>
+    <t>Odette et Denise ROUGE à Chareleroi (Belgique) en 1954 (28-005)</t>
+  </si>
+  <si>
+    <t>Odette et Denise ROUGE à Chareleroi (Belgique) le 25 et 26 septembre 1954</t>
+  </si>
+  <si>
+    <t>Lino POGGIA devant le monument aux morts (28-004)</t>
+  </si>
+  <si>
+    <t>Lino POGGIA devant le monument aux morts</t>
+  </si>
+  <si>
+    <t>Armand POGGIA devant l'hôtel des Cimes (28-003)</t>
+  </si>
+  <si>
+    <t>Armand POGGIA devant l'hôtel des Cimes</t>
+  </si>
+  <si>
+    <t>Armand POGGIA et Gabriel AVANTHEY sur leur vespa (28-002)</t>
+  </si>
+  <si>
+    <t>Armand POGGIA et Gabriel AVANTHEY sur leur vespa</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER dans la salle à manger de la Cantine des Fonts - 1930 (27-062)</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER dans la salle à manger de la Cantine des Fonts - 1930
+Joseph Marie, Noël, Joseph, Adeline (née RANNAUD)</t>
+  </si>
+  <si>
+    <t>Photo souvenir du 7 juin 1964 en allant voir Anna MOGENIER et la nouvelle route des Fardelays (27-052)</t>
+  </si>
+  <si>
+    <t>Photo souvenir du 7 juin 1964 en allant voir Anna MOGENIER et la nouvelle route des Fardelays
+Louise JUGASION, Ida RICHARD (épouse GIARDINO), Louise RAYMOND, Irène MOGENIER (derrière, née RANNAUD), Ludivine BETEMPS (née RAYMOND), Anna DEFFAYET (MOGENIER), Marceline MAGLIONE</t>
+  </si>
+  <si>
+    <t>Photo de groupe devant la croix des "Moré" à Commune - 1956 (27-051)</t>
+  </si>
+  <si>
+    <t>Photo de groupe devant la croix des "Moré" à Commune - 1956
+Poncette GRIREL, Jean Louis CHENEVAL (derrière la croix), Regis GRIREL (à coter du chien)</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER devant la Cantine des Fonts - 1950 (27-050)</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER devant la Cantine des Fonts - 1950
+Noel, Joseph, Adeline (née RANNAUD), Joseph Marie MOGENIER</t>
+  </si>
+  <si>
+    <t>Joseph Marie et Noel MOGENIER à Salvagny (27-045)</t>
+  </si>
+  <si>
+    <t>Joseph Marie et Noel MOGENIER à Salvagny</t>
+  </si>
+  <si>
+    <t>Photo de Joseph et Noel MOGENIER avec le cheval aux Fonts - 1938 (27-044)</t>
+  </si>
+  <si>
+    <t>Photo de Joseph et Noel MOGENIER avec le cheval aux Fonts le 23 juillet 1938</t>
+  </si>
+  <si>
+    <t>Ida GIARDINO (RICHARD), Irène RANNAUD et François FORAX au Buet (27-043)</t>
+  </si>
+  <si>
+    <t>Ida GIARDINO (RICHARD), Irène RANNAUD et François FORAX au Buet dans les années 1950</t>
+  </si>
+  <si>
+    <t>Edith CHENEVAL au ski - 1982 (27-041)</t>
+  </si>
+  <si>
+    <t>Edith CHENEVAL au ski en février 1982 
+"Miss Hauterive"</t>
+  </si>
+  <si>
+    <t>Groupe de skieurs devant la 2CV - 1977 (27-040)</t>
+  </si>
+  <si>
+    <t>Groupe de skieurs devant la 2CV en février 1977
+Muriel, edith, Mary-Laure, Jean-Luc (orange), Patricia ZANINI, Josiane</t>
+  </si>
+  <si>
+    <t>Joseph Marie MOGENIER avec le fusil et le piolet (27-034)</t>
+  </si>
+  <si>
+    <t>Joseph Marie MOGENIER avec le fusil et le piolet dans les années 1910</t>
+  </si>
+  <si>
+    <t>Joseph Marie MOGENIER et Adeline RANNAUD à la Cantine des Fonts (27-033)</t>
+  </si>
+  <si>
+    <t>Joseph Marie MOGENIER et Adeline RANNAUD à la Cantine des Fonts dans les années 1920</t>
+  </si>
+  <si>
+    <t>Photo à Commune sur le "Moré", devant la Croix  (27-024)</t>
+  </si>
+  <si>
+    <t>Photo à Commune sur le "Moré", devant la Croix 
+CHENEVAL Jean Louis, inconnu, Olympe, inconnus</t>
+  </si>
+  <si>
+    <t>Photo au chalet au Praz de Commune - 1960 (27-023)</t>
+  </si>
+  <si>
+    <t>Photo au chalet au Praz de Commune - 1960
+     ,       , Monique MOCCAND, Jean-Louis CHENEVAL,    RANNAUD épouse CHENEVAL et     MOCCAND</t>
+  </si>
+  <si>
+    <t>Photo d'une sortie à la Salette - 1960 (27-022)</t>
+  </si>
+  <si>
+    <t>Photo d'une sortie à la Salette - 1960
+Maurice DEFFAYET (colu), Claude PIN, Blanche RANNAUD, Anne-Marie PIN, Alexandre CHENEVAL, Louise DENAMBRIDE, Lucien DENAMBRIDE</t>
+  </si>
+  <si>
+    <t>Photo à Paris en calèche - 1958 (27-021)</t>
+  </si>
+  <si>
+    <t>Photo à Paris en calèche - 1958
+William MOGENIER (à côté du cocher), Denise ROYRE, Ida MOCCAND (PIN), Eliane PIN, Alexandre CHENEVAL, Henri PIN</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Paris -1958 (27-020)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Paris pour la musique -1958
+Henri PIN, William MOGENIER, Eliane PIN, Denise ROYRE, Ida MOCCAND (PIN), Alexandre CHENEVAL, Roland PIN, François RAYMOND</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts en 1931 (23-009)</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts en juillet 1931</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts (23-007)</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts
+Adeline MOGENIER (née RANNAUD), Joseph Marie MOGENIER, Noel MOGENIER, Joseph MOGENIER</t>
+  </si>
+  <si>
+    <t>Carte postale à la Cantine des Fonts en 1933 (23-005)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale à la Cantine des Fonts en 1933
+De gauche à droite : Joseph MOGENIER, Noel MOGENIER, Adeline MOGENIER, inconnu, inconnu
+</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Buet en 1954 (23-002)</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Buet en 1954 à côté de la table d'orientation
+De gauche à droite :
+1er rang : ?, Jean DUCROZ (Sauqui), Joseph DEFFAYET (Baban), Maurice DEFFAYET (Colu), Joseph MOGENIER (Ptit homme)
+2e rang : François RAYMOND (Passy), Pierre DEFFAYET (Colu), Noel MOGENIER (Ptit homme), Louis RICHARD (Zef), Michel FORAX</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Buet en 1954 (23-001)</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Buet en 1954 sur la table d'orientation
+De gauche à droite :
+1er rang : Demerlé (vacancier), Jean DUCROZ (Sauqui), Joseph DEFFAYET (Baban), Maurice DEFFAYET (Colu), Joseph MOGENIER (Ptit homme)
+2e rang : François RAYMOND (Passy), Claude RICHARD (Bouzaron), Pierre DEFFAYET (Colu), Noel MOGENIER (ptit homme), Louis RICHARD (Zef), Michel FORAX</t>
+  </si>
+  <si>
+    <t>Photo de la Kermesse 1951 (22-014)</t>
+  </si>
+  <si>
+    <t>Photo de la Kermesse, le 15 aout 1951
+RICHARD Ludivine "Nauzé"</t>
+  </si>
+  <si>
+    <t>RICHARD Jean-Pierre et MOCCAND JACQUET Ludovic au sommet du télésiège des Vagnys (22-003)</t>
+  </si>
+  <si>
+    <t>Photo de RICHARD Jean-Pierre et MOCCAND JACQUET Ludovic au sommet du télésiège des Vagnys</t>
+  </si>
+  <si>
+    <t>Photo d'un groupe d'hommes devant le café - épicerie à Sixt (21-019)</t>
+  </si>
+  <si>
+    <t>Photo d'un groupe d'hommes devant le café - épicerie à Sixt probablement dans les années 40
+Devant de gauche à droite :
+1 : inconnu 2 : père de Jean BARBIER, Joseph 3 : Claude Denambride (le Fay) 4 : Adelin RICHARD (Bouzaron) 5: Pierre Deffayet (maire) 6: Curé Gaston Détraz  
+Derrière de gauche à droite :
+1 : Alexandre CHENEVAL 2: Michel FORAX 3 : Olivier BOCQUET (instituteur) 4 : Alexandre DENAMBRIDE du Fay 5 : Joseph BIORD 6 : Oscar DUCROZ 7 : MERMIN (chauffeur de car) 8 : Noêl MOGENIER 6 : Augustin MOCCAND JACQUET</t>
+  </si>
+  <si>
+    <t>"Le couple aux couleurs de Savoie" (2-4303)</t>
+  </si>
+  <si>
+    <t>"Le couple aux couleurs de Savoie" 
+Gislaine BARBIER (Sœur d'Elizabeth BARBIER femme de Roland MOGENIER) et Pierre MOCCAND</t>
+  </si>
+  <si>
+    <t>Villages des Curtets, du Crot et l'Echarny (2-3985)</t>
+  </si>
+  <si>
+    <t>Villages des Curtets, du Crot et l'Echarny</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de Sixt de 1926 (2-1542)</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de Sixt de 1926</t>
+  </si>
+  <si>
+    <t>Photo lors d'une partie de cartes (2-1508)</t>
+  </si>
+  <si>
+    <t>Photo lors d'une partie de cartes</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de 1919 (2-1475)</t>
+  </si>
+  <si>
+    <t>Photo des conscrits de 1919</t>
+  </si>
+  <si>
+    <t>Photo de Marie Louise JOENNOZ et Robert VIGNOLE (19-001)</t>
+  </si>
+  <si>
+    <t>Photo de Marie Louise JOENNOZ née BIORD (mère de Baptiste JOENNOZ) et Robert VIGNOLE (9 ans) datant de 1945.
+Robert VIGNOLE né le 15 avril 1936 a été hébergé sur Sixt de 1940 à 1945</t>
+  </si>
+  <si>
+    <t>Photo devant le restaurant du Frénalay (12-063)</t>
+  </si>
+  <si>
+    <t>Photo devant le restaurant du Frénalay</t>
+  </si>
+  <si>
+    <t>Photo d'un voyage à Mercurey, 1991 (12-060)</t>
+  </si>
+  <si>
+    <t>Photo d'un voyage à Mercurey en juillet 1991
+Pascal et Louise Moccand
+Félix Tomassino</t>
+  </si>
+  <si>
+    <t>Photo d'un baptême devant le Tenneverge (12-058)</t>
+  </si>
+  <si>
+    <t>Photo d'un baptême devant le Tenneverge
+Jean-Marie Moccand</t>
+  </si>
+  <si>
+    <t>Photo de Madelaine SOUDANT devant l'épicerie (12-052)</t>
+  </si>
+  <si>
+    <t>Photo de Madelaine SOUDANT devant l'épicerie</t>
+  </si>
+  <si>
+    <t>Photo d'un groupe de jeunes femmes avec les sœurs dans les années 30 (12-051)</t>
+  </si>
+  <si>
+    <t>Photo d'un groupe de jeunes femmes avec les sœurs dans les années 30
+1er en haut à gauche : Célestine Moccand
+4e en haut : Monique Moccand
+3e en bas à droite : Lucie Ducrot</t>
+  </si>
+  <si>
+    <t>Photo de deux femmes devant un mazot le 11 juillet 1948 (12-049)</t>
+  </si>
+  <si>
+    <t>Photo de deux femmes devant un mazot le 11 juillet 1948</t>
+  </si>
+  <si>
+    <t>Photo de Pascal et Louise Moccand, 1968 (12-048)</t>
+  </si>
+  <si>
+    <t>Photo de Pascal et Louise Moccand le 20 avril 1968
+Guy Cardinet, Ida Pin</t>
+  </si>
+  <si>
+    <t>Photos d'un groupe d'hommes autour d'une table, août 1937 (12-042)</t>
+  </si>
+  <si>
+    <t>Photos d'un groupe d'hommes autour d'une table août 1937</t>
+  </si>
+  <si>
+    <t>Photo d'un abbé entouré de 4 jeunes hommes (12-032)</t>
+  </si>
+  <si>
+    <t>Photo d'un abbé probablement MOCCAND au centre, entourée de 4 jeunes hommes</t>
+  </si>
+  <si>
+    <t>Passeport de Ducros Melchior - 1836 (11-001)</t>
+  </si>
+  <si>
+    <t>Passeport de Ducros Melchior 33 ans, au nom du roi de Sardaigne fait à Bonneville le 3 octobre 1836 pour être commissionnaire à Paris signé "Ducrot" avec un T.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -691,2763 +691,2763 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd3babe3bcad2f9e03e5a8af9bf73.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f33e5bad6a86309eadee202aa01bdf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83736564a836ad86f374f64504d4c2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae56928e151537700c8ac742b057e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a27a0c3bcae395c7be5bf66aa7dc0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e00d9a924dc2b052d59b1fb83251.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85182cada5fa010ccd8fa115411fa6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a446818b1e65daa30e335745387f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b9de59971598b599a30e95fc11f0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e896ba0b691dd41fe88d22df3232f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85345ff4c2d88e35241ba30d039d3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e9f302f8ed682c2714d6b2af58ad8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c6f369e11a9b6b4338170c491b0d8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dbd5d3e125dcd68474097ccad23d7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ae7906fb8ba14ae540fcbbdf60ae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10054531b9c8982b96746fa38ca42ffd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315119a9e5c87c213ccfb5188408cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61269955f85d46ce38777ccbcc7010.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf369e995bb64a85395aad791dd418a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9c08f765f45400d672fc7b598952.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ff203c31643f7e475629188be660.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b38ebd10106f4f4d7c8f661503667.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39238fb364fecd627692f92151af912.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e62360e38c5339bc723fc87a719e0d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a98e303015d7d6c6887b9fbb7cc85.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d0225ef13c1031cc4c85ae17e841.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529523ec5215b04ef8ab97c9acd9855.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f8d4ba173c2112132d41d90cde05.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedabd75dbc37a17d143d5bab7e710.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e836693c4c45fc194f587b2499a657.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add96028112ff3380f462f0a0248f26.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395161764f03a1d8e1018efd9b51e3.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29865dab81b58bd506b097f3a78a5c22.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2d9df1354896b20d22b288c29c18.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc24fa2feda5cc77e21aea791a4d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c6d478ad5c3b6e3300c1ef17f5c0.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ec5803e3c3c1c690c2ccf250f7ea.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693982f89c4ff8619e6609365ede071.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9737057aa1ff7c985dfb75b11789d30.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd78ba44b36843d94ad08fe78a046.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238f041fb3f36f8944185ef1505151.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545803559bf1cc7b9d7165261921df.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b568320857ecc92ab41e2f456c92ba.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a5e77dbd9403d22dc2afe99b3493.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeba40c49901704ea3965bd5e3d814.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c352cf2fb64d4f5e0abf7ebd1b6a2.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009360bada36a831cb2e4d9eaec962.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dfe4a503dfee6f739a77cfb13b4aa.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d0350765e642cb434baf64692d73.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeeb6fb9d433d26569f1a7aaaa6140.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667f29f77c888384dfbef9e1a1020a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc740c324e8c3588e47d7d1f2e6f6.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e226a30f6af017b8ac1d2d5e94be.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ed693a5de02e5ead751903edcce6.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11a95da03283e6b39e6e41595fd11.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea863254358a1aabb31afdb1bdf30.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd046407f757dec9285982e3bc39ecda.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d18bd3d34b166783ab89c94fb2ed2.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe480da04978ca6555dd97347f17f1.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ad1da111a1b38001503c13a96bf1.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50432354bed04146e0e7a8d9024d103.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c34e87210f9b0b3ec7e25ad7fa7f7.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5d6553908ae40cf89a6fd291d0265.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871fa8d6528bcdd171f9b1c9e56e9c.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc7ba25aac6bd864daf5c0075363.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c184ddef0a84c2801b1b63df8c7ae.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0cae4ba2d4db0475b4bd437c4977.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af01cfc1cf4a1564d43382123431bf.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a871a396078c1a4385e1b9ca8151d.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96c50de7b6709afaba69a0d30e821.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158eef6e34aa00898b7e1691d0a8e8.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5a88b4f479442f222708a3f9612c.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd84c9c58012c215d13722258d611.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0451112928a6354dc6a26d536bd4.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906ad84f12ca80b9cb321416b1103e.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38b3b825052b6c62e9d408ccc5ea3.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb70754529a696940be2c3d07ff6af.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e41d1eefd236878af886af1b1d43b.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74da0ffd292468d755a6c28ee9628.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab34bbc55150cdbe4a86f05389cf8.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a298a6dacfb1b4fc5527d4f2376e21.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847781d1936d5ea6d4fae988df9d3b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12589fe5d77f885848439a0e6ee3c6.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260204fe7c88e002fe63a152f2daa0b4.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee33b689388ac07a8f009b186dff7.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b30d778fdd9d41b3f53eb042624e.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae362b40f28dc37c4fb4020b7b132468.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b179a9cb2e7b8b0fa3a2cfaed4ab.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164fa0f374a638ceaea4b1d3604f67.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1f430f88a003d598b197ad1eb5a8.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e933b2cffcdb481c9077cc14d7f7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e933b2cffcdb481c9077cc14d7f7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1f430f88a003d598b197ad1eb5a8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164fa0f374a638ceaea4b1d3604f67.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b179a9cb2e7b8b0fa3a2cfaed4ab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae362b40f28dc37c4fb4020b7b132468.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b30d778fdd9d41b3f53eb042624e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee33b689388ac07a8f009b186dff7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260204fe7c88e002fe63a152f2daa0b4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12589fe5d77f885848439a0e6ee3c6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847781d1936d5ea6d4fae988df9d3b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a298a6dacfb1b4fc5527d4f2376e21.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab34bbc55150cdbe4a86f05389cf8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74da0ffd292468d755a6c28ee9628.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e41d1eefd236878af886af1b1d43b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb70754529a696940be2c3d07ff6af.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38b3b825052b6c62e9d408ccc5ea3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906ad84f12ca80b9cb321416b1103e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0451112928a6354dc6a26d536bd4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd84c9c58012c215d13722258d611.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5a88b4f479442f222708a3f9612c.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158eef6e34aa00898b7e1691d0a8e8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96c50de7b6709afaba69a0d30e821.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a871a396078c1a4385e1b9ca8151d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af01cfc1cf4a1564d43382123431bf.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0cae4ba2d4db0475b4bd437c4977.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c184ddef0a84c2801b1b63df8c7ae.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc7ba25aac6bd864daf5c0075363.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871fa8d6528bcdd171f9b1c9e56e9c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5d6553908ae40cf89a6fd291d0265.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c34e87210f9b0b3ec7e25ad7fa7f7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50432354bed04146e0e7a8d9024d103.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ad1da111a1b38001503c13a96bf1.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe480da04978ca6555dd97347f17f1.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d18bd3d34b166783ab89c94fb2ed2.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd046407f757dec9285982e3bc39ecda.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaea863254358a1aabb31afdb1bdf30.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11a95da03283e6b39e6e41595fd11.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ed693a5de02e5ead751903edcce6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e226a30f6af017b8ac1d2d5e94be.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc740c324e8c3588e47d7d1f2e6f6.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667f29f77c888384dfbef9e1a1020a.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeeb6fb9d433d26569f1a7aaaa6140.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d0350765e642cb434baf64692d73.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dfe4a503dfee6f739a77cfb13b4aa.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009360bada36a831cb2e4d9eaec962.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c352cf2fb64d4f5e0abf7ebd1b6a2.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeba40c49901704ea3965bd5e3d814.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a5e77dbd9403d22dc2afe99b3493.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b568320857ecc92ab41e2f456c92ba.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545803559bf1cc7b9d7165261921df.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238f041fb3f36f8944185ef1505151.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd78ba44b36843d94ad08fe78a046.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9737057aa1ff7c985dfb75b11789d30.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693982f89c4ff8619e6609365ede071.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ec5803e3c3c1c690c2ccf250f7ea.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c6d478ad5c3b6e3300c1ef17f5c0.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc24fa2feda5cc77e21aea791a4d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2d9df1354896b20d22b288c29c18.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29865dab81b58bd506b097f3a78a5c22.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395161764f03a1d8e1018efd9b51e3.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add96028112ff3380f462f0a0248f26.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e836693c4c45fc194f587b2499a657.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedabd75dbc37a17d143d5bab7e710.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f8d4ba173c2112132d41d90cde05.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529523ec5215b04ef8ab97c9acd9855.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d0225ef13c1031cc4c85ae17e841.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a98e303015d7d6c6887b9fbb7cc85.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e62360e38c5339bc723fc87a719e0d.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39238fb364fecd627692f92151af912.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b38ebd10106f4f4d7c8f661503667.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ff203c31643f7e475629188be660.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9c08f765f45400d672fc7b598952.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf369e995bb64a85395aad791dd418a.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61269955f85d46ce38777ccbcc7010.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315119a9e5c87c213ccfb5188408cf.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10054531b9c8982b96746fa38ca42ffd.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ae7906fb8ba14ae540fcbbdf60ae.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dbd5d3e125dcd68474097ccad23d7.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c6f369e11a9b6b4338170c491b0d8.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e9f302f8ed682c2714d6b2af58ad8.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85345ff4c2d88e35241ba30d039d3.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e896ba0b691dd41fe88d22df3232f.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b9de59971598b599a30e95fc11f0.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a446818b1e65daa30e335745387f6.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85182cada5fa010ccd8fa115411fa6.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e00d9a924dc2b052d59b1fb83251.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a27a0c3bcae395c7be5bf66aa7dc0.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae56928e151537700c8ac742b057e.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83736564a836ad86f374f64504d4c2.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f33e5bad6a86309eadee202aa01bdf.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd3babe3bcad2f9e03e5a8af9bf73.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="9896475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9639300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10448925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8582025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9153525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9420225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9515475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10277475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9753600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9582150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9305925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10258425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10144125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8820150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10487025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10306050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9382125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4381500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9296400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6715125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6515100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5010150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9201150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4752975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9144000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4714875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8553450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5200650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="9429750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8505825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5210175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4953000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5191125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10715625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8982075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8982075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9582150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4838700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9715500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9772650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4048125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5581650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8905875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10077450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9896475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10753725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4943475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9286875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4133850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3933825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5048250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5181600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9553575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6610350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9639300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10401300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10925175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4686300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8572500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9715500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4914900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10848975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4819650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3933825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4581525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...1373 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="90" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9429750"/>
-    <xdr:pic>
-[...1288 lines deleted...]
-    <xdr:ext cx="6667500" cy="9896475"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="imageA92" descr="imageA92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -3773,949 +3773,949 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="842">
+    <row r="2" spans="1:26" customHeight="1" ht="883">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="408">
+    <row r="3" spans="1:26" customHeight="1" ht="860">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="351">
+    <row r="4" spans="1:26" customHeight="1" ht="932">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="430">
+    <row r="5" spans="1:26" customHeight="1" ht="765">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="968">
+    <row r="6" spans="1:26" customHeight="1" ht="816">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="438">
+    <row r="7" spans="1:26" customHeight="1" ht="840">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="867">
+    <row r="8" spans="1:26" customHeight="1" ht="849">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="765">
+    <row r="9" spans="1:26" customHeight="1" ht="917">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="402">
+    <row r="10" spans="1:26" customHeight="1" ht="870">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="418">
+    <row r="11" spans="1:26" customHeight="1" ht="855">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="974">
+    <row r="12" spans="1:26" customHeight="1" ht="830">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="372">
+    <row r="13" spans="1:26" customHeight="1" ht="915">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="382">
+    <row r="14" spans="1:26" customHeight="1" ht="905">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="928">
+    <row r="15" spans="1:26" customHeight="1" ht="787">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="375">
+    <row r="16" spans="1:26" customHeight="1" ht="935">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="860">
+    <row r="17" spans="1:26" customHeight="1" ht="919">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" t="s">
         <v>34</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="436">
+    <row r="18" spans="1:26" customHeight="1" ht="405">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" t="s">
         <v>36</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="589">
+    <row r="19" spans="1:26" customHeight="1" ht="837">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
         <v>38</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="852">
+    <row r="20" spans="1:26" customHeight="1" ht="391">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
         <v>40</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="462">
+    <row r="21" spans="1:26" customHeight="1" ht="382">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" t="s">
         <v>42</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="450">
+    <row r="22" spans="1:26" customHeight="1" ht="829">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" t="s">
         <v>44</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="351">
+    <row r="23" spans="1:26" customHeight="1" ht="599">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" t="s">
         <v>46</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="368">
+    <row r="24" spans="1:26" customHeight="1" ht="581">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" t="s">
         <v>48</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="828">
+    <row r="25" spans="1:26" customHeight="1" ht="395">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" t="s">
         <v>50</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="441">
+    <row r="26" spans="1:26" customHeight="1" ht="892">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" t="s">
         <v>52</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="394">
+    <row r="27" spans="1:26" customHeight="1" ht="894">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" t="s">
         <v>54</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="419">
+    <row r="28" spans="1:26" customHeight="1" ht="447">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" t="s">
         <v>56</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="425">
+    <row r="29" spans="1:26" customHeight="1" ht="821">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
         <v>58</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="403">
+    <row r="30" spans="1:26" customHeight="1" ht="424">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
         <v>60</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="969">
+    <row r="31" spans="1:26" customHeight="1" ht="405">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
         <v>62</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="959">
+    <row r="32" spans="1:26" customHeight="1" ht="384">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" t="s">
         <v>64</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="612">
+    <row r="33" spans="1:26" customHeight="1" ht="816">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
         <v>66</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="883">
+    <row r="34" spans="1:26" customHeight="1" ht="414">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" t="s">
         <v>68</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="899">
+    <row r="35" spans="1:26" customHeight="1" ht="420">
       <c r="A35"/>
       <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" t="s">
         <v>70</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="794">
+    <row r="36" spans="1:26" customHeight="1" ht="763">
       <c r="A36"/>
       <c r="B36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" t="s">
         <v>72</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="498">
+    <row r="37" spans="1:26" customHeight="1" ht="464">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
         <v>74</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="361">
+    <row r="38" spans="1:26" customHeight="1" ht="842">
       <c r="A38"/>
       <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
         <v>76</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="872">
+    <row r="39" spans="1:26" customHeight="1" ht="446">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" t="s">
         <v>78</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="867">
+    <row r="40" spans="1:26" customHeight="1" ht="759">
       <c r="A40"/>
       <c r="B40" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" t="s">
         <v>80</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="404">
+    <row r="41" spans="1:26" customHeight="1" ht="464">
       <c r="A41"/>
       <c r="B41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" t="s">
         <v>82</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="431">
+    <row r="42" spans="1:26" customHeight="1" ht="442">
       <c r="A42"/>
       <c r="B42" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" t="s">
         <v>84</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42"/>
     </row>
-    <row r="43" spans="1:26" customHeight="1" ht="855">
+    <row r="43" spans="1:26" customHeight="1" ht="380">
       <c r="A43"/>
       <c r="B43" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" t="s">
         <v>86</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="801">
+    <row r="44" spans="1:26" customHeight="1" ht="463">
       <c r="A44"/>
       <c r="B44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C44" t="s">
         <v>88</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44"/>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="801">
+    <row r="45" spans="1:26" customHeight="1" ht="842">
       <c r="A45"/>
       <c r="B45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" t="s">
         <v>90</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="956">
+    <row r="46" spans="1:26" customHeight="1" ht="390">
       <c r="A46"/>
       <c r="B46" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:26" customHeight="1" ht="383">
       <c r="A47"/>
       <c r="B47" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" t="s">
         <v>94</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47"/>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="390">
+    <row r="48" spans="1:26" customHeight="1" ht="956">
       <c r="A48"/>
       <c r="B48" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" t="s">
         <v>96</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48"/>
     </row>
-    <row r="49" spans="1:26" customHeight="1" ht="842">
+    <row r="49" spans="1:26" customHeight="1" ht="801">
       <c r="A49"/>
       <c r="B49" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" t="s">
         <v>98</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49"/>
     </row>
-    <row r="50" spans="1:26" customHeight="1" ht="463">
+    <row r="50" spans="1:26" customHeight="1" ht="801">
       <c r="A50"/>
       <c r="B50" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50" t="s">
         <v>100</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50"/>
     </row>
-    <row r="51" spans="1:26" customHeight="1" ht="380">
+    <row r="51" spans="1:26" customHeight="1" ht="855">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" t="s">
         <v>102</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51"/>
     </row>
-    <row r="52" spans="1:26" customHeight="1" ht="442">
+    <row r="52" spans="1:26" customHeight="1" ht="431">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>103</v>
+      </c>
+      <c r="C52" t="s">
         <v>104</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52"/>
     </row>
-    <row r="53" spans="1:26" customHeight="1" ht="464">
+    <row r="53" spans="1:26" customHeight="1" ht="404">
       <c r="A53"/>
       <c r="B53" t="s">
+        <v>105</v>
+      </c>
+      <c r="C53" t="s">
         <v>106</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53"/>
     </row>
-    <row r="54" spans="1:26" customHeight="1" ht="759">
+    <row r="54" spans="1:26" customHeight="1" ht="867">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>107</v>
+      </c>
+      <c r="C54" t="s">
         <v>108</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="446">
+    <row r="55" spans="1:26" customHeight="1" ht="872">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>109</v>
+      </c>
+      <c r="C55" t="s">
         <v>110</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55"/>
     </row>
-    <row r="56" spans="1:26" customHeight="1" ht="842">
+    <row r="56" spans="1:26" customHeight="1" ht="361">
       <c r="A56"/>
       <c r="B56" t="s">
+        <v>111</v>
+      </c>
+      <c r="C56" t="s">
         <v>112</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56"/>
     </row>
-    <row r="57" spans="1:26" customHeight="1" ht="464">
+    <row r="57" spans="1:26" customHeight="1" ht="498">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" t="s">
         <v>114</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57"/>
     </row>
-    <row r="58" spans="1:26" customHeight="1" ht="763">
+    <row r="58" spans="1:26" customHeight="1" ht="794">
       <c r="A58"/>
       <c r="B58" t="s">
+        <v>115</v>
+      </c>
+      <c r="C58" t="s">
         <v>116</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="420">
+    <row r="59" spans="1:26" customHeight="1" ht="899">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" t="s">
         <v>118</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59"/>
     </row>
-    <row r="60" spans="1:26" customHeight="1" ht="414">
+    <row r="60" spans="1:26" customHeight="1" ht="883">
       <c r="A60"/>
       <c r="B60" t="s">
+        <v>119</v>
+      </c>
+      <c r="C60" t="s">
         <v>120</v>
       </c>
-      <c r="C60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="816">
+    <row r="61" spans="1:26" customHeight="1" ht="612">
       <c r="A61"/>
       <c r="B61" t="s">
+        <v>121</v>
+      </c>
+      <c r="C61" t="s">
         <v>122</v>
       </c>
-      <c r="C61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61"/>
     </row>
-    <row r="62" spans="1:26" customHeight="1" ht="384">
+    <row r="62" spans="1:26" customHeight="1" ht="959">
       <c r="A62"/>
       <c r="B62" t="s">
+        <v>123</v>
+      </c>
+      <c r="C62" t="s">
         <v>124</v>
       </c>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62"/>
     </row>
-    <row r="63" spans="1:26" customHeight="1" ht="405">
+    <row r="63" spans="1:26" customHeight="1" ht="969">
       <c r="A63"/>
       <c r="B63" t="s">
+        <v>125</v>
+      </c>
+      <c r="C63" t="s">
         <v>126</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="424">
+    <row r="64" spans="1:26" customHeight="1" ht="403">
       <c r="A64"/>
       <c r="B64" t="s">
+        <v>127</v>
+      </c>
+      <c r="C64" t="s">
         <v>128</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="821">
+    <row r="65" spans="1:26" customHeight="1" ht="425">
       <c r="A65"/>
       <c r="B65" t="s">
+        <v>129</v>
+      </c>
+      <c r="C65" t="s">
         <v>130</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="447">
+    <row r="66" spans="1:26" customHeight="1" ht="419">
       <c r="A66"/>
       <c r="B66" t="s">
+        <v>131</v>
+      </c>
+      <c r="C66" t="s">
         <v>132</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="894">
+    <row r="67" spans="1:26" customHeight="1" ht="394">
       <c r="A67"/>
       <c r="B67" t="s">
+        <v>133</v>
+      </c>
+      <c r="C67" t="s">
         <v>134</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="892">
+    <row r="68" spans="1:26" customHeight="1" ht="441">
       <c r="A68"/>
       <c r="B68" t="s">
+        <v>135</v>
+      </c>
+      <c r="C68" t="s">
         <v>136</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="395">
+    <row r="69" spans="1:26" customHeight="1" ht="828">
       <c r="A69"/>
       <c r="B69" t="s">
+        <v>137</v>
+      </c>
+      <c r="C69" t="s">
         <v>138</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="581">
+    <row r="70" spans="1:26" customHeight="1" ht="368">
       <c r="A70"/>
       <c r="B70" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70" t="s">
         <v>140</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70"/>
     </row>
-    <row r="71" spans="1:26" customHeight="1" ht="599">
+    <row r="71" spans="1:26" customHeight="1" ht="351">
       <c r="A71"/>
       <c r="B71" t="s">
+        <v>141</v>
+      </c>
+      <c r="C71" t="s">
         <v>142</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71"/>
     </row>
-    <row r="72" spans="1:26" customHeight="1" ht="829">
+    <row r="72" spans="1:26" customHeight="1" ht="450">
       <c r="A72"/>
       <c r="B72" t="s">
+        <v>143</v>
+      </c>
+      <c r="C72" t="s">
         <v>144</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="382">
+    <row r="73" spans="1:26" customHeight="1" ht="462">
       <c r="A73"/>
       <c r="B73" t="s">
+        <v>145</v>
+      </c>
+      <c r="C73" t="s">
         <v>146</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73"/>
     </row>
-    <row r="74" spans="1:26" customHeight="1" ht="391">
+    <row r="74" spans="1:26" customHeight="1" ht="852">
       <c r="A74"/>
       <c r="B74" t="s">
+        <v>147</v>
+      </c>
+      <c r="C74" t="s">
         <v>148</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74"/>
     </row>
-    <row r="75" spans="1:26" customHeight="1" ht="837">
+    <row r="75" spans="1:26" customHeight="1" ht="589">
       <c r="A75"/>
       <c r="B75" t="s">
+        <v>149</v>
+      </c>
+      <c r="C75" t="s">
         <v>150</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="405">
+    <row r="76" spans="1:26" customHeight="1" ht="436">
       <c r="A76"/>
       <c r="B76" t="s">
+        <v>151</v>
+      </c>
+      <c r="C76" t="s">
         <v>152</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="919">
+    <row r="77" spans="1:26" customHeight="1" ht="860">
       <c r="A77"/>
       <c r="B77" t="s">
+        <v>153</v>
+      </c>
+      <c r="C77" t="s">
         <v>154</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="935">
+    <row r="78" spans="1:26" customHeight="1" ht="375">
       <c r="A78"/>
       <c r="B78" t="s">
+        <v>155</v>
+      </c>
+      <c r="C78" t="s">
         <v>156</v>
       </c>
-      <c r="C78"/>
       <c r="D78"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="787">
+    <row r="79" spans="1:26" customHeight="1" ht="928">
       <c r="A79"/>
       <c r="B79" t="s">
         <v>157</v>
       </c>
       <c r="C79" t="s">
         <v>158</v>
       </c>
       <c r="D79"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="905">
+    <row r="80" spans="1:26" customHeight="1" ht="382">
       <c r="A80"/>
       <c r="B80" t="s">
         <v>159</v>
       </c>
       <c r="C80" t="s">
         <v>160</v>
       </c>
       <c r="D80"/>
     </row>
-    <row r="81" spans="1:26" customHeight="1" ht="915">
+    <row r="81" spans="1:26" customHeight="1" ht="372">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>161</v>
       </c>
       <c r="C81" t="s">
         <v>162</v>
       </c>
       <c r="D81"/>
     </row>
-    <row r="82" spans="1:26" customHeight="1" ht="830">
+    <row r="82" spans="1:26" customHeight="1" ht="974">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>163</v>
       </c>
       <c r="C82" t="s">
         <v>164</v>
       </c>
       <c r="D82"/>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="855">
+    <row r="83" spans="1:26" customHeight="1" ht="418">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>165</v>
       </c>
       <c r="C83" t="s">
         <v>166</v>
       </c>
       <c r="D83"/>
     </row>
-    <row r="84" spans="1:26" customHeight="1" ht="870">
+    <row r="84" spans="1:26" customHeight="1" ht="402">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>167</v>
       </c>
       <c r="C84" t="s">
         <v>168</v>
       </c>
       <c r="D84"/>
     </row>
-    <row r="85" spans="1:26" customHeight="1" ht="917">
+    <row r="85" spans="1:26" customHeight="1" ht="765">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>169</v>
       </c>
       <c r="C85" t="s">
         <v>170</v>
       </c>
       <c r="D85"/>
     </row>
-    <row r="86" spans="1:26" customHeight="1" ht="849">
+    <row r="86" spans="1:26" customHeight="1" ht="867">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>171</v>
       </c>
       <c r="C86" t="s">
         <v>172</v>
       </c>
       <c r="D86"/>
     </row>
-    <row r="87" spans="1:26" customHeight="1" ht="840">
+    <row r="87" spans="1:26" customHeight="1" ht="438">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>173</v>
       </c>
       <c r="C87" t="s">
         <v>174</v>
       </c>
       <c r="D87"/>
     </row>
-    <row r="88" spans="1:26" customHeight="1" ht="816">
+    <row r="88" spans="1:26" customHeight="1" ht="968">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>175</v>
       </c>
       <c r="C88" t="s">
         <v>176</v>
       </c>
       <c r="D88"/>
     </row>
-    <row r="89" spans="1:26" customHeight="1" ht="765">
+    <row r="89" spans="1:26" customHeight="1" ht="430">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>177</v>
       </c>
       <c r="C89" t="s">
         <v>178</v>
       </c>
       <c r="D89"/>
     </row>
-    <row r="90" spans="1:26" customHeight="1" ht="932">
+    <row r="90" spans="1:26" customHeight="1" ht="351">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>179</v>
       </c>
       <c r="C90" t="s">
         <v>180</v>
       </c>
       <c r="D90"/>
     </row>
-    <row r="91" spans="1:26" customHeight="1" ht="860">
+    <row r="91" spans="1:26" customHeight="1" ht="408">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>181</v>
       </c>
       <c r="C91" t="s">
         <v>182</v>
       </c>
       <c r="D91"/>
     </row>
-    <row r="92" spans="1:26" customHeight="1" ht="883">
+    <row r="92" spans="1:26" customHeight="1" ht="842">
       <c r="A92"/>
       <c r="B92" t="s">
         <v>183</v>
       </c>
       <c r="C92" t="s">
         <v>184</v>
       </c>
       <c r="D92"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>