--- v0 (2025-12-22)
+++ v1 (2026-08-19)
@@ -28,120 +28,120 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Photos lors d'une communion dans l'église de Sixt (7-021)</t>
+  </si>
+  <si>
+    <t>Photos lors d'une communion dans l'église de Sixt</t>
+  </si>
+  <si>
+    <t>Photo de l'église de Sixt l'hiver  (7-020)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo de l'église de Sixt l'hiver </t>
+  </si>
+  <si>
+    <t>Photo du clocher de l’église (7-019)</t>
+  </si>
+  <si>
+    <t>Photo du clocher de l’église</t>
+  </si>
+  <si>
+    <t>Photos lors des travaux dans l'église et à l'abbaye (7-016)</t>
+  </si>
+  <si>
+    <t>Photos lors des travaux dans l'église et à l'abbaye</t>
+  </si>
+  <si>
+    <t>Photos dans l'église de Sixt-Fer-à-Cheval (7-015)</t>
+  </si>
+  <si>
+    <t>Photos dans l'église de Sixt-Fer-à-Cheval</t>
+  </si>
+  <si>
+    <t>Carte postale, intérieur de l'Eglise à Sixt (XIIIe siècle) (6-039)</t>
+  </si>
+  <si>
+    <t>Carte postale, intérieur de l'Eglise à Sixt (XIIIe siècle)</t>
+  </si>
+  <si>
+    <t>Le pèlerinage au tombeau du Bienheureux Ponce, la procession (56-012)</t>
+  </si>
+  <si>
+    <t>Le pèlerinage au tombeau du Bienheureux Ponce, la procession</t>
+  </si>
+  <si>
+    <t>Pèlerinage au tombeau du Bienheureux Ponce – La Procession (2-455)</t>
+  </si>
+  <si>
+    <t>Pèlerinage au tombeau du Bienheureux Ponce – La Procession</t>
+  </si>
+  <si>
+    <t>Reliques de Ponce de Faucigny (2-3597)</t>
+  </si>
+  <si>
+    <t>Reliques de Ponce de Faucigny, fondateur de l'abbaye de Sixt dans l'église.</t>
+  </si>
+  <si>
+    <t>Sixt, l’abbaye et l’église l’hiver (2-1846)</t>
+  </si>
+  <si>
+    <t>Sixt, l’abbaye et l’église l’hiver</t>
+  </si>
+  <si>
+    <t>Vue générale du bourg de Sixt et de l'église (2-1147)</t>
+  </si>
+  <si>
+    <t>Vue générale du bourg de Sixt et de l'église</t>
+  </si>
+  <si>
     <t>Photo d'une femme et d'un enfant devant l'église et l'ancien cimetière (12-050)</t>
   </si>
   <si>
     <t>Photo d'une femme et d'un enfant devant l'église et l'ancien cimetière</t>
-  </si>
-[...64 lines deleted...]
-    <t>Photos lors d'une communion dans l'église de Sixt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -166,393 +166,393 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2a7ef851562494a3a78a112fe58e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab17df6b9110732248fb0e5b9910f2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396037b52629fc92d36349d058ed7fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c9acc6f3ef540053b119d0bd5e4c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398c19f4eac2a77d36c625b80317d33.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14197921bbc5b9ac1fcc5ff4f669c3f5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef99136ff2b6e1bd81add0f1f2ce5c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d8150fb333e385574bab0e1141a6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6458f9596b4fac036aa7e5f8eccb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0601dc57fe427986de29798580d954.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c16bc2fd269c1d3bbbb29cba6a98.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571f2c10848cdd3803e9c66e53fe60.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571f2c10848cdd3803e9c66e53fe60.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c16bc2fd269c1d3bbbb29cba6a98.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0601dc57fe427986de29798580d954.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6458f9596b4fac036aa7e5f8eccb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d8150fb333e385574bab0e1141a6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef99136ff2b6e1bd81add0f1f2ce5c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14197921bbc5b9ac1fcc5ff4f669c3f5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398c19f4eac2a77d36c625b80317d33.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c9acc6f3ef540053b119d0bd5e4c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396037b52629fc92d36349d058ed7fc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab17df6b9110732248fb0e5b9910f2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2a7ef851562494a3a78a112fe58e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10172700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4381500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10239375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9991725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10315575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4105275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4124325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10363200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4591050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="9801225"/>
-    <xdr:pic>
-[...328 lines deleted...]
-    <xdr:ext cx="6667500" cy="10172700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -878,161 +878,161 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="874">
+    <row r="2" spans="1:26" customHeight="1" ht="907">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="382">
+    <row r="3" spans="1:26" customHeight="1" ht="391">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="409">
+    <row r="4" spans="1:26" customHeight="1" ht="913">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="924">
+    <row r="5" spans="1:26" customHeight="1" ht="394">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="368">
+    <row r="6" spans="1:26" customHeight="1" ht="891">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="366">
+    <row r="7" spans="1:26" customHeight="1" ht="920">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="920">
+    <row r="8" spans="1:26" customHeight="1" ht="366">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="891">
+    <row r="9" spans="1:26" customHeight="1" ht="368">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="394">
+    <row r="10" spans="1:26" customHeight="1" ht="924">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="913">
+    <row r="11" spans="1:26" customHeight="1" ht="409">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="391">
+    <row r="12" spans="1:26" customHeight="1" ht="382">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="907">
+    <row r="13" spans="1:26" customHeight="1" ht="874">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>