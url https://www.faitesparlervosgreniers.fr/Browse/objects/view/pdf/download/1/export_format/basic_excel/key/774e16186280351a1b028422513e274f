--- v0 (2026-04-17)
+++ v1 (2026-04-18)
@@ -28,162 +28,162 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Photo de classe à l'école de Sixt, classe des garçons - 1912/1913 (40-018)</t>
+  </si>
+  <si>
+    <t>Photo de classe à l'école de Sixt, classe des garçons - 1912/1913
+2e rang : 1 er enfant : Marcel BARBIER "Poulie", François Marie DENAMBRIDE (2e en partant de la droite)
+Dernier rang : 5e en partant de la gauche : Clément DUCROZ "Mainzon"</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt  (28-015)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo de classe de l'école de Sixt </t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt - 1979 (27-036)</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt - 1979
+De gauche à droite : 
+1er rang : Guillaume MOGENIER, Stéphanie DEFFAYET, Jean Luc DEFFAYET, Magali ?, Véronique Bouvet
+2e rang : William MOGENIER, Myriam FORRAX, Laurence DUCROZ, Christophe BARRAS, Jean Luc CHENEVAL, Emmanuelle DEFFAYET
+3e rang : Catherine DEFFAYET, Sylvie DENAMBRIDE, Jocelyne BARBIER, Christelle DEFFAYET</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1970 (28-013)</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1970</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1972-73 (27-016)</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1972-73
+De gauche à droite :
+1er rang : Nathalie DENAMBRIDE, Catherine et sa soeur CESCA, Brigitte DUCROZ, Anouk BROUSTAL, Edith CHENEVAL, Mary-Laure CHENEVAL, Benedicte PIN, SEGURA
+2e rang : CARL, Christine MOGENIER, Jean-Paul BARBIER, Xavier FORAX, Marilyne RICHARD, Thierry MOGENIER, Philippe RICHARD-POMET, Hervé DUCROZ, Denis BARBIER, Daniel DUCROZ
+3e rang : Bernadette DENAMBRIDE, Sophie DUCROZ, Catherine PIN, Isabelle DENAMBRIDE, Corinne POGGIA, Sylvie MOGENIER, Odile BROUSTAL, Gloria FERIGO
+4e rang : Jeannine DELCENTE, Carole SEGURA, Hervé PIN, Franck SEGURA, Pascal DEFFAYET, Emmanuel CESCA, Pascal DEFFAYET</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1973-1974 (28-014)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo de classe de l'école de Sixt 1973-1974
+</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt année 1939 (28-016)</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt année 1939</t>
+  </si>
+  <si>
+    <t>Photo de classe de Nambride année 1953 (40-033)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Nambride année 1953</t>
+  </si>
+  <si>
     <t>Photo de classe de Sixt 1992-1993  (12-011)</t>
   </si>
   <si>
     <t>Photo de classe de Suzanne Ducroz à Sixt datant de 1992-1993
 De gauche à droite :
 1er rang : Kostia Bottier, Baptiste Jarry, Noémie Rosier, Sidonie Pin, Linda Deffayet, Aude-Marie Richard, Nolwenn Gosset, Alexandre Roux, Yoan Mogenier
 2e rang : Sabrina Pin, Pierrot Neusch, Joane Deffayet, Emilie Richard-Pomet, Florianne Barbier, Anthony Wiart, Jérome Denambride, Adelin Valli
 3e rang : Suzanne Ducroz, (?), Laetitia Pin, Laura Giardino, Jonathan Barbier, Marie-Pascale Perrier</t>
+  </si>
+  <si>
+    <t>Photo de classe de Sixt 1997-1998 (12-013)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Mr Neusch à Sixt de 1997-1998
+De gauche à droite :
+1er rang : Adelin VAILLY, Pierrot NEUSH, Yohan MOGENIER, André GAY, Julien PONDEVIE, Alexandre ROUX
+2e rang : Sandra TERRASSON, Noémie ROSIER, Sidonie PIN, Morgane DENAMBRIDE, Aude Marie RICHARD, Linda DEFFAYET, Michel MOCCAND JACQUET
+3e rang : Boris GAY, Laetitia PIN, Aurore HEBRART, Florianne BARBIER, Johanne DEFFAYET, Laura GIARDINO, Jonathan BARBIER
+4e rang : Jérome GAILLOT, Natacha GOSSET, Sabrina PIN, Angélique CHAPELAY, Anthony WIART, Emilie RICHARD POMET, Kostia BOTTIER, Jérome DENAMBRIDE</t>
   </si>
   <si>
     <t>Photo de classe de Sixt 1999-2000 (12-012)</t>
   </si>
   <si>
     <t xml:space="preserve">Photo de classe de Mr Neusch à Sixt 1999-2000
 De gauche à droite :
 1er rang : Thomas DEFFAYET, Déborah BALZAN, Elodie JOUETTE, Michel PIQUANT, Florie OUVRIER BUFFET, Eloise FREDERICH, Aymeric RICHARD
 2e rang : Aurélien HEBRART, Anthony VISANO, Sylvie, Aude Marie RICHARD, André, Alexandre ROUX, Eric DUCROZ
 3e rang : Natacha GOSSET, Angélique CHAPELAY, Sabrina PIN, Mickael, Sidonie PIN, Baptiste JARRY, Louis DAWANT
 </t>
   </si>
   <si>
-    <t>Photo de classe de Sixt 1997-1998 (12-013)</t>
-[...18 lines deleted...]
-4e rang : Jeannine DELCENTE, Carole SEGURA, Hervé PIN, Franck SEGURA, Pascal DEFFAYET, Emmanuel CESCA, Pascal DEFFAYET</t>
+    <t>Photo de classe de Sixt en 1936 (55-014)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Sixt en 1936</t>
   </si>
   <si>
     <t>Photo de classe école de Sixt - 1971 (27-017)</t>
   </si>
   <si>
     <t xml:space="preserve">Photo de classe école de Sixt - 1971
 De gauche à droite : 
 1er rang : Corinne POGGIA, Eddith CHENEVAL, Jean Paul BARBIER, Denis BARBIER, Sylvie MOGENIER, Pascal DEFFAYET, Brigitte PIN
 2e rang : Nathalie DENAMBRIDE, Catherine PIN, Anouk BROUSTAL, Marie Laure CHENEVAL, Daniel DUCROZ, KARL, Philippe RICHARD, Gilles BARBIER, Virginie RICHARD
 3e rang : Bernadette DENAMBRIDE, Philippe DEFFAYET (colu), Hervé PIN, Jean Michel PIN, André DENAMBRIDE, Bernard PIN, Franck SEGURA, Odile BROUSTAL, Emmanuel CESCA, Sophie DUCROZ, </t>
   </si>
   <si>
-    <t>Photo de classe de l'école de Sixt - 1979 (27-036)</t>
-[...41 lines deleted...]
-  <si>
     <t>Photo de classe en 1938 à Paris, Edouard DENAMBRIDE (40-024)</t>
   </si>
   <si>
     <t>Photo de classe en 1938 à Paris, Edouard DENAMBRIDE (3e au 1er rang)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Photo de classe de Sixt en 1936</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -208,453 +208,453 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7272e1d1b85f30d1cfda0021b56ce3b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352acdda7b501641e282c90dcd2d7d8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aceefa53a88385f9c07786539cc22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67270b802c8f83b2319d630d8d0b66.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb18b758a0a5381b4a06e3b0a4b31.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393275d010a4ede1eac73130928fa94.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416dca96baff2ce15b0311cf8ba58a9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478406dffc7031e39f826c8accc821d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e35150e4a2dd129be4428c5757b91.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613dd555c314f22193d17a2233f0b13.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652d6490001a7e3eeed0da24a3d148.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1b37af69a4096d77881c615c14fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188fc545ccfa0b4878e773f025f391.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825a041e61ac985be08ed2ec0cc638.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652d6490001a7e3eeed0da24a3d148.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e35150e4a2dd129be4428c5757b91.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393275d010a4ede1eac73130928fa94.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416dca96baff2ce15b0311cf8ba58a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67270b802c8f83b2319d630d8d0b66.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478406dffc7031e39f826c8accc821d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613dd555c314f22193d17a2233f0b13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188fc545ccfa0b4878e773f025f391.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7272e1d1b85f30d1cfda0021b56ce3b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aceefa53a88385f9c07786539cc22.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352acdda7b501641e282c90dcd2d7d8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825a041e61ac985be08ed2ec0cc638.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb18b758a0a5381b4a06e3b0a4b31.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1b37af69a4096d77881c615c14fd.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="5210175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5057775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9344025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4953000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4733925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4895850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4829175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4914900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4914900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
-[...53 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4876800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
-[...203 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5029200"/>
-    <xdr:pic>
-[...58 lines deleted...]
-    <xdr:ext cx="6667500" cy="4514850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -980,181 +980,181 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="430">
+    <row r="2" spans="1:26" customHeight="1" ht="464">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="438">
+    <row r="3" spans="1:26" customHeight="1" ht="404">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="438">
+    <row r="4" spans="1:26" customHeight="1" ht="389">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="833">
+    <row r="5" spans="1:26" customHeight="1" ht="451">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="435">
+    <row r="6" spans="1:26" customHeight="1" ht="833">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="389">
+    <row r="7" spans="1:26" customHeight="1" ht="442">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="451">
+    <row r="8" spans="1:26" customHeight="1" ht="422">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="442">
+    <row r="9" spans="1:26" customHeight="1" ht="436">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="404">
+    <row r="10" spans="1:26" customHeight="1" ht="430">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="422">
+    <row r="11" spans="1:26" customHeight="1" ht="438">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="464">
+    <row r="12" spans="1:26" customHeight="1" ht="438">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="448">
+    <row r="13" spans="1:26" customHeight="1" ht="402">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="436">
+    <row r="14" spans="1:26" customHeight="1" ht="435">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="402">
+    <row r="15" spans="1:26" customHeight="1" ht="448">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>