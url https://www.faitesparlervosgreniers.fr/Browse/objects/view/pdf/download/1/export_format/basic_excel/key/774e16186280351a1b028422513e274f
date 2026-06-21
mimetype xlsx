--- v1 (2026-04-18)
+++ v2 (2026-06-21)
@@ -28,162 +28,162 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Photo de classe de Sixt en 1936 (55-014)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Sixt en 1936</t>
+  </si>
+  <si>
+    <t>Photo de classe de Nambride année 1953 (40-033)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Nambride année 1953</t>
+  </si>
+  <si>
+    <t>Photo de classe en 1938 à Paris, Edouard DENAMBRIDE (40-024)</t>
+  </si>
+  <si>
+    <t>Photo de classe en 1938 à Paris, Edouard DENAMBRIDE (3e au 1er rang)</t>
+  </si>
+  <si>
     <t>Photo de classe à l'école de Sixt, classe des garçons - 1912/1913 (40-018)</t>
   </si>
   <si>
     <t>Photo de classe à l'école de Sixt, classe des garçons - 1912/1913
 2e rang : 1 er enfant : Marcel BARBIER "Poulie", François Marie DENAMBRIDE (2e en partant de la droite)
 Dernier rang : 5e en partant de la gauche : Clément DUCROZ "Mainzon"</t>
   </si>
   <si>
+    <t>Photo de classe de l'école de Sixt année 1939 (28-016)</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt année 1939</t>
+  </si>
+  <si>
     <t>Photo de classe de l'école de Sixt  (28-015)</t>
   </si>
   <si>
     <t xml:space="preserve">Photo de classe de l'école de Sixt </t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1973-1974 (28-014)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo de classe de l'école de Sixt 1973-1974
+</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1970 (28-013)</t>
+  </si>
+  <si>
+    <t>Photo de classe de l'école de Sixt 1970</t>
   </si>
   <si>
     <t>Photo de classe de l'école de Sixt - 1979 (27-036)</t>
   </si>
   <si>
     <t>Photo de classe de l'école de Sixt - 1979
 De gauche à droite : 
 1er rang : Guillaume MOGENIER, Stéphanie DEFFAYET, Jean Luc DEFFAYET, Magali ?, Véronique Bouvet
 2e rang : William MOGENIER, Myriam FORRAX, Laurence DUCROZ, Christophe BARRAS, Jean Luc CHENEVAL, Emmanuelle DEFFAYET
 3e rang : Catherine DEFFAYET, Sylvie DENAMBRIDE, Jocelyne BARBIER, Christelle DEFFAYET</t>
   </si>
   <si>
-    <t>Photo de classe de l'école de Sixt 1970 (28-013)</t>
-[...2 lines deleted...]
-    <t>Photo de classe de l'école de Sixt 1970</t>
+    <t>Photo de classe école de Sixt - 1971 (27-017)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo de classe école de Sixt - 1971
+De gauche à droite : 
+1er rang : Corinne POGGIA, Eddith CHENEVAL, Jean Paul BARBIER, Denis BARBIER, Sylvie MOGENIER, Pascal DEFFAYET, Brigitte PIN
+2e rang : Nathalie DENAMBRIDE, Catherine PIN, Anouk BROUSTAL, Marie Laure CHENEVAL, Daniel DUCROZ, KARL, Philippe RICHARD, Gilles BARBIER, Virginie RICHARD
+3e rang : Bernadette DENAMBRIDE, Philippe DEFFAYET (colu), Hervé PIN, Jean Michel PIN, André DENAMBRIDE, Bernard PIN, Franck SEGURA, Odile BROUSTAL, Emmanuel CESCA, Sophie DUCROZ, </t>
   </si>
   <si>
     <t>Photo de classe de l'école de Sixt 1972-73 (27-016)</t>
   </si>
   <si>
     <t>Photo de classe de l'école de Sixt 1972-73
 De gauche à droite :
 1er rang : Nathalie DENAMBRIDE, Catherine et sa soeur CESCA, Brigitte DUCROZ, Anouk BROUSTAL, Edith CHENEVAL, Mary-Laure CHENEVAL, Benedicte PIN, SEGURA
 2e rang : CARL, Christine MOGENIER, Jean-Paul BARBIER, Xavier FORAX, Marilyne RICHARD, Thierry MOGENIER, Philippe RICHARD-POMET, Hervé DUCROZ, Denis BARBIER, Daniel DUCROZ
 3e rang : Bernadette DENAMBRIDE, Sophie DUCROZ, Catherine PIN, Isabelle DENAMBRIDE, Corinne POGGIA, Sylvie MOGENIER, Odile BROUSTAL, Gloria FERIGO
 4e rang : Jeannine DELCENTE, Carole SEGURA, Hervé PIN, Franck SEGURA, Pascal DEFFAYET, Emmanuel CESCA, Pascal DEFFAYET</t>
   </si>
   <si>
-    <t>Photo de classe de l'école de Sixt 1973-1974 (28-014)</t>
-[...27 lines deleted...]
-  <si>
     <t>Photo de classe de Sixt 1997-1998 (12-013)</t>
   </si>
   <si>
     <t>Photo de classe de Mr Neusch à Sixt de 1997-1998
 De gauche à droite :
 1er rang : Adelin VAILLY, Pierrot NEUSH, Yohan MOGENIER, André GAY, Julien PONDEVIE, Alexandre ROUX
 2e rang : Sandra TERRASSON, Noémie ROSIER, Sidonie PIN, Morgane DENAMBRIDE, Aude Marie RICHARD, Linda DEFFAYET, Michel MOCCAND JACQUET
 3e rang : Boris GAY, Laetitia PIN, Aurore HEBRART, Florianne BARBIER, Johanne DEFFAYET, Laura GIARDINO, Jonathan BARBIER
 4e rang : Jérome GAILLOT, Natacha GOSSET, Sabrina PIN, Angélique CHAPELAY, Anthony WIART, Emilie RICHARD POMET, Kostia BOTTIER, Jérome DENAMBRIDE</t>
   </si>
   <si>
     <t>Photo de classe de Sixt 1999-2000 (12-012)</t>
   </si>
   <si>
     <t xml:space="preserve">Photo de classe de Mr Neusch à Sixt 1999-2000
 De gauche à droite :
 1er rang : Thomas DEFFAYET, Déborah BALZAN, Elodie JOUETTE, Michel PIQUANT, Florie OUVRIER BUFFET, Eloise FREDERICH, Aymeric RICHARD
 2e rang : Aurélien HEBRART, Anthony VISANO, Sylvie, Aude Marie RICHARD, André, Alexandre ROUX, Eric DUCROZ
 3e rang : Natacha GOSSET, Angélique CHAPELAY, Sabrina PIN, Mickael, Sidonie PIN, Baptiste JARRY, Louis DAWANT
 </t>
   </si>
   <si>
-    <t>Photo de classe de Sixt en 1936 (55-014)</t>
-[...18 lines deleted...]
-    <t>Photo de classe en 1938 à Paris, Edouard DENAMBRIDE (3e au 1er rang)</t>
+    <t>Photo de classe de Sixt 1992-1993  (12-011)</t>
+  </si>
+  <si>
+    <t>Photo de classe de Suzanne Ducroz à Sixt datant de 1992-1993
+De gauche à droite :
+1er rang : Kostia Bottier, Baptiste Jarry, Noémie Rosier, Sidonie Pin, Linda Deffayet, Aude-Marie Richard, Nolwenn Gosset, Alexandre Roux, Yoan Mogenier
+2e rang : Sabrina Pin, Pierrot Neusch, Joane Deffayet, Emilie Richard-Pomet, Florianne Barbier, Anthony Wiart, Jérome Denambride, Adelin Valli
+3e rang : Suzanne Ducroz, (?), Laetitia Pin, Laura Giardino, Jonathan Barbier, Marie-Pascale Perrier</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -208,453 +208,453 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652d6490001a7e3eeed0da24a3d148.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e35150e4a2dd129be4428c5757b91.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393275d010a4ede1eac73130928fa94.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416dca96baff2ce15b0311cf8ba58a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67270b802c8f83b2319d630d8d0b66.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478406dffc7031e39f826c8accc821d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613dd555c314f22193d17a2233f0b13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188fc545ccfa0b4878e773f025f391.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7272e1d1b85f30d1cfda0021b56ce3b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aceefa53a88385f9c07786539cc22.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352acdda7b501641e282c90dcd2d7d8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825a041e61ac985be08ed2ec0cc638.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb18b758a0a5381b4a06e3b0a4b31.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1b37af69a4096d77881c615c14fd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825a041e61ac985be08ed2ec0cc638.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188fc545ccfa0b4878e773f025f391.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1b37af69a4096d77881c615c14fd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652d6490001a7e3eeed0da24a3d148.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613dd555c314f22193d17a2233f0b13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e35150e4a2dd129be4428c5757b91.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478406dffc7031e39f826c8accc821d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416dca96baff2ce15b0311cf8ba58a9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393275d010a4ede1eac73130928fa94.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb18b758a0a5381b4a06e3b0a4b31.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67270b802c8f83b2319d630d8d0b66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aceefa53a88385f9c07786539cc22.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352acdda7b501641e282c90dcd2d7d8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7272e1d1b85f30d1cfda0021b56ce3b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4895850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5029200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="5210175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4733925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4533900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4953000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5057775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4362450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
-[...53 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4876800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9344025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
-[...113 lines deleted...]
-      <xdr:row>9</xdr:row>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4914900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4914900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4829175"/>
-    <xdr:pic>
-[...148 lines deleted...]
-    <xdr:ext cx="6667500" cy="5029200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -980,181 +980,181 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="464">
+    <row r="2" spans="1:26" customHeight="1" ht="402">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="404">
+    <row r="3" spans="1:26" customHeight="1" ht="436">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="389">
+    <row r="4" spans="1:26" customHeight="1" ht="448">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="451">
+    <row r="5" spans="1:26" customHeight="1" ht="464">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="833">
+    <row r="6" spans="1:26" customHeight="1" ht="422">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="442">
+    <row r="7" spans="1:26" customHeight="1" ht="404">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="422">
+    <row r="8" spans="1:26" customHeight="1" ht="442">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="436">
+    <row r="9" spans="1:26" customHeight="1" ht="451">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="430">
+    <row r="10" spans="1:26" customHeight="1" ht="389">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="438">
+    <row r="11" spans="1:26" customHeight="1" ht="435">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="438">
+    <row r="12" spans="1:26" customHeight="1" ht="833">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="402">
+    <row r="13" spans="1:26" customHeight="1" ht="438">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="435">
+    <row r="14" spans="1:26" customHeight="1" ht="438">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="448">
+    <row r="15" spans="1:26" customHeight="1" ht="430">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>