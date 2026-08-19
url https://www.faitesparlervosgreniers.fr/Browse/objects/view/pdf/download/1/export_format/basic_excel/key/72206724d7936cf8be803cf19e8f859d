--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -28,278 +28,278 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Le sommet du Buet (56-018)</t>
-[...26 lines deleted...]
-    <t>Photo sur l'arrête du Buet vue sur le Tenneverge - 1913</t>
+    <t>Les Aiguilles Rouges, Aiguilles du Midi, Mont Maudit et Mont Blanc depuis le Buet (2-1001)</t>
+  </si>
+  <si>
+    <t>Les Aiguilles Rouges, Aiguilles du Midi, Mont Maudit et Mont Blanc depuis le Buet</t>
+  </si>
+  <si>
+    <t>Montée au Buet vue sur le Mont Blanc (2-1003)</t>
+  </si>
+  <si>
+    <t>Montée au Buet vue sur le Mont Blanc</t>
+  </si>
+  <si>
+    <t>Photo sur le sentier menant au Buet, rencontre avec les chèvres (2-1063)</t>
+  </si>
+  <si>
+    <t>Photo sur le sentier menant au Buet, rencontre avec les chèvres</t>
+  </si>
+  <si>
+    <t>Photos souvenirs d’une excursion au Buet (2-116)</t>
+  </si>
+  <si>
+    <t>Photos souvenirs d’une excursion au Buet</t>
+  </si>
+  <si>
+    <t>Photo au Grand Signal au Buet (2-130)</t>
+  </si>
+  <si>
+    <t>Photo au Grand Signal au Buet</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Buet, 27 août 1930 (2-1609)</t>
+  </si>
+  <si>
+    <t>Photo au sommet du Buet, 27 août 1930
+Mme Christinaz, Pierrot, ?</t>
+  </si>
+  <si>
+    <t>Photo de jeunes hommes allant au Buet - 1923 (2-1664)</t>
+  </si>
+  <si>
+    <t>Photo de jeunes hommes allant au Buet - 1923</t>
+  </si>
+  <si>
+    <t>La Corniche du Buet (2-1672)</t>
+  </si>
+  <si>
+    <t>La Corniche du Buet</t>
+  </si>
+  <si>
+    <t>« Le refuge » du Buet vue sur le Mont Blanc -1913 (2-2953)</t>
+  </si>
+  <si>
+    <t>« Le refuge » du Buet vue sur le Mont Blanc - 1913</t>
+  </si>
+  <si>
+    <t>Photo au Sommet du Buet (2-3266)</t>
+  </si>
+  <si>
+    <t>Photo au Sommet du Buet</t>
+  </si>
+  <si>
+    <t>Les Aiguilles Rouges et la Chaine du Mont Blanc vue depuis le Buet (2-3633)</t>
+  </si>
+  <si>
+    <t>Les Aiguilles Rouges et la Chaine du Mont Blanc vue depuis le Buet</t>
+  </si>
+  <si>
+    <t>Le Sommet du Buet (2-3635)</t>
+  </si>
+  <si>
+    <t>Le Sommet du Buet</t>
+  </si>
+  <si>
+    <t>Photo au passage de la Chaine au Buet (2-3637)</t>
+  </si>
+  <si>
+    <t>Photo au passage de la Chaine au Buet</t>
+  </si>
+  <si>
+    <t>Photo de groupe à coté de la table d'orientation au Buet (2-3775)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à coté de la table d'orientation au Buet</t>
+  </si>
+  <si>
+    <t>Photos au Sommet du Buet (2-3779)</t>
+  </si>
+  <si>
+    <t>Photos au Sommet du Buet</t>
+  </si>
+  <si>
+    <t>Photos au Buet à ski (2-3969)</t>
+  </si>
+  <si>
+    <t>Photos au Buet à ski</t>
+  </si>
+  <si>
+    <t>Le  sommet du Buet (2-4179)</t>
+  </si>
+  <si>
+    <t>Le  sommet du Buet</t>
+  </si>
+  <si>
+    <t>La messe au sommet du Buet (2-4221)</t>
+  </si>
+  <si>
+    <t>La messe au sommet du Buet</t>
+  </si>
+  <si>
+    <t>Excursion de fin d'année de l'école du Soleil à l'arête du Buet - 1942 (2-4365)</t>
+  </si>
+  <si>
+    <t>Excursion de fin d'année de l'école du Soleil à l'arête du Buet - 1942</t>
+  </si>
+  <si>
+    <t>Photo au Buet vue sur la chaine du Mont Blanc (2-553)</t>
+  </si>
+  <si>
+    <t>Photo au Buet vue sur la chaine du Mont Blanc, 1968</t>
+  </si>
+  <si>
+    <t>Passage de la chaine du Buet (2-717)</t>
+  </si>
+  <si>
+    <t>Passage de la chaine du Buet</t>
+  </si>
+  <si>
+    <t>Les Dents du Midi, la Tour Sallière et le Cheval Blanc depuis le sommet du Buet (2-757)</t>
+  </si>
+  <si>
+    <t>Les Dents du Midi, la Tour Sallière et le Cheval Blanc depuis le sommet du Buet</t>
+  </si>
+  <si>
+    <t>Les Câbles et le Sommet du Buet (2-763)</t>
+  </si>
+  <si>
+    <t>Les Câbles et le Sommet du Buet</t>
+  </si>
+  <si>
+    <t>La Chaine du Mont Blanc vue du sommet du Buet (2-775)</t>
+  </si>
+  <si>
+    <t>La Chaine du Mont Blanc vue du sommet du Buet</t>
+  </si>
+  <si>
+    <t>Massif du Mont Blanc vue du Buet (2-801)</t>
+  </si>
+  <si>
+    <t>Massif du Mont Blanc vue du Buet</t>
+  </si>
+  <si>
+    <t>Photo au Sommet du Buet   (2-817)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo au Sommet du Buet  </t>
+  </si>
+  <si>
+    <t>Photos sur l'arête du Buet (2-863)</t>
+  </si>
+  <si>
+    <t>Photos sur l'arête du Buet</t>
+  </si>
+  <si>
+    <t>Le Buet, Col des Montets, l'Aiguille de Loriaz et le Cheval Blanc  (2-915)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Buet, Col des Montets, l'Aiguille de Loriaz et le Cheval Blanc </t>
+  </si>
+  <si>
+    <t>Le Mont Buet vue du Grenairon (2-975)</t>
+  </si>
+  <si>
+    <t>Le Mont Buet vue du Grenairon</t>
+  </si>
+  <si>
+    <t>Ascension au Buet  (23-003)</t>
+  </si>
+  <si>
+    <t>Ascension au Buet en 1954</t>
+  </si>
+  <si>
+    <t>Cartes Postales au sommet du Buet (51-005)</t>
+  </si>
+  <si>
+    <t>Cartes Postales au sommet du Buet</t>
+  </si>
+  <si>
+    <t>Photo déjeuner au sommet du Buet - 1910 (51-021)</t>
+  </si>
+  <si>
+    <t>Photo déjeuner au sommet du Buet - 1910</t>
   </si>
   <si>
     <t>Photos de groupe au Buet - 1911 (51-024)</t>
   </si>
   <si>
     <t xml:space="preserve">Photos de groupe au Buet - 1911
 Sur la table d'orientation et sur les arrêtes </t>
   </si>
   <si>
-    <t>Photo déjeuner au sommet du Buet - 1910 (51-021)</t>
-[...189 lines deleted...]
-    <t>Les Aiguilles Rouges, Aiguilles du Midi, Mont Maudit et Mont Blanc depuis le Buet</t>
+    <t>Photo sur l'arrête du Buet vue sur le Tenneverge - 1913 (51-025)</t>
+  </si>
+  <si>
+    <t>Photo sur l'arrête du Buet vue sur le Tenneverge - 1913</t>
+  </si>
+  <si>
+    <t>Photos au Buet (51-034)</t>
+  </si>
+  <si>
+    <t>Photos au Buet</t>
+  </si>
+  <si>
+    <t>Bénédiction de la table d'orientation du Buet en hiver (55-001)</t>
+  </si>
+  <si>
+    <t>Bénédiction de la table d'orientation du Buet en hiver</t>
+  </si>
+  <si>
+    <t>Installation de la table d’orientation du Buet (55-002)</t>
+  </si>
+  <si>
+    <t>Installation de la table d’orientation du Buet</t>
+  </si>
+  <si>
+    <t>Le sommet du Buet (56-018)</t>
+  </si>
+  <si>
+    <t>Le sommet du Buet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -324,1173 +324,1173 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b89ef560e79ab9b914ba12498388aa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43083642a9fc54f18583139fe63eb42.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36241afc4b00439c6cb7c67a598e3352.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2b796c7f7efedeca4918a080fafd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c89d0b0aab9bf786f8d800bde549.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e1a1299fd0200cafcd0f53992155.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696fd33c354d2973f364e1540dbc7d6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53730f5aede8afc6e30b48d439b506db.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa544118aac39ac4529195cac353ec.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1004239d22046b719f73c9da6ce30.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e642f80e7ef5511d22329e97366d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dffa2c4e1432209bf8ec4e06e9e4f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f737dcb9e49d3bd73fcaeb518f56eb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9864e27cf0fa7bf9e4237142e1b670.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1e3facfa4ca440aff2f90cba8452.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661edf14f2f8eee213cb5afc9440aa0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2c4c89e9bdc84019cd567f359e23.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f510be39cd2fd14ca5ca8de35a5fb0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6cdde47de62152eb23f73aa8ae2e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392781f0e5cdacd1e4eb574923d1cdcd.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501e2fea8ba01437792aa52f776d3a.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94bb76b87a93ff818fd0f3dd4570ed.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e4710a169afd1ac8c1828d7e6ec6.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240bfd7166d83191a7c44a7ad1d9dda.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada989b3e5eb47504c34c15206754239.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c847496da9b53795b869e960d49c0.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662bd5cc7ef1fae90c9755ab78dab0.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3b004dc9636dc00d76be7d00d119.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8871c06602ea3666963a0ca82ec97.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1086c4be1e198791981d8a751bd4a.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feb2b87c3710708bde25174ce37389.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be739836fdae53820362eef5f40092da.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7c8990b47d0ae9ad0d83f00cf40a.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b625989aacd440f2ee8b77aeeef92b.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8e3cfa3c436ee7509118ab515754.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836c92ec1ccc2f920d9d65a932525e.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b7cc3d5d1cff028482bf1ecf6f8d0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1462c41ac143cbee2cda656c5b7cf4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1462c41ac143cbee2cda656c5b7cf4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b7cc3d5d1cff028482bf1ecf6f8d0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836c92ec1ccc2f920d9d65a932525e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8e3cfa3c436ee7509118ab515754.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b625989aacd440f2ee8b77aeeef92b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7c8990b47d0ae9ad0d83f00cf40a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be739836fdae53820362eef5f40092da.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feb2b87c3710708bde25174ce37389.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1086c4be1e198791981d8a751bd4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8871c06602ea3666963a0ca82ec97.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3b004dc9636dc00d76be7d00d119.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662bd5cc7ef1fae90c9755ab78dab0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c847496da9b53795b869e960d49c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada989b3e5eb47504c34c15206754239.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240bfd7166d83191a7c44a7ad1d9dda.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e4710a169afd1ac8c1828d7e6ec6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94bb76b87a93ff818fd0f3dd4570ed.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501e2fea8ba01437792aa52f776d3a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392781f0e5cdacd1e4eb574923d1cdcd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6cdde47de62152eb23f73aa8ae2e.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f510be39cd2fd14ca5ca8de35a5fb0.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2c4c89e9bdc84019cd567f359e23.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661edf14f2f8eee213cb5afc9440aa0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1e3facfa4ca440aff2f90cba8452.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9864e27cf0fa7bf9e4237142e1b670.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f737dcb9e49d3bd73fcaeb518f56eb.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dffa2c4e1432209bf8ec4e06e9e4f.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e642f80e7ef5511d22329e97366d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1004239d22046b719f73c9da6ce30.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa544118aac39ac4529195cac353ec.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53730f5aede8afc6e30b48d439b506db.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696fd33c354d2973f364e1540dbc7d6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e1a1299fd0200cafcd0f53992155.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c89d0b0aab9bf786f8d800bde549.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2b796c7f7efedeca4918a080fafd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36241afc4b00439c6cb7c67a598e3352.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43083642a9fc54f18583139fe63eb42.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b89ef560e79ab9b914ba12498388aa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4162425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4314825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4686300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4248150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10553700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10401300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10496550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4305300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2733675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2686050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2686050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4467225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9591675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4600575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...473 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4314825"/>
-    <xdr:pic>
-[...598 lines deleted...]
-    <xdr:ext cx="6667500" cy="4343400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1816,421 +1816,421 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="385">
+    <row r="2" spans="1:26" customHeight="1" ht="387">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="410">
+    <row r="3" spans="1:26" customHeight="1" ht="377">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="855">
+    <row r="4" spans="1:26" customHeight="1" ht="379">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="398">
+    <row r="5" spans="1:26" customHeight="1" ht="383">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="239">
+    <row r="6" spans="1:26" customHeight="1" ht="371">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="239">
+    <row r="7" spans="1:26" customHeight="1" ht="385">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="243">
+    <row r="8" spans="1:26" customHeight="1" ht="382">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="385">
+    <row r="9" spans="1:26" customHeight="1" ht="389">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="444">
+    <row r="10" spans="1:26" customHeight="1" ht="381">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="384">
+    <row r="11" spans="1:26" customHeight="1" ht="418">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="936">
+    <row r="12" spans="1:26" customHeight="1" ht="374">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="928">
+    <row r="13" spans="1:26" customHeight="1" ht="379">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="375">
+    <row r="14" spans="1:26" customHeight="1" ht="941">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="388">
+    <row r="15" spans="1:26" customHeight="1" ht="382">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="382">
+    <row r="16" spans="1:26" customHeight="1" ht="377">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="378">
+    <row r="17" spans="1:26" customHeight="1" ht="385">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="375">
+    <row r="18" spans="1:26" customHeight="1" ht="383">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="385">
+    <row r="19" spans="1:26" customHeight="1" ht="382">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="401">
+    <row r="20" spans="1:26" customHeight="1" ht="416">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="416">
+    <row r="21" spans="1:26" customHeight="1" ht="401">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="382">
+    <row r="22" spans="1:26" customHeight="1" ht="385">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="383">
+    <row r="23" spans="1:26" customHeight="1" ht="375">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="385">
+    <row r="24" spans="1:26" customHeight="1" ht="378">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="377">
+    <row r="25" spans="1:26" customHeight="1" ht="382">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="382">
+    <row r="26" spans="1:26" customHeight="1" ht="388">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="941">
+    <row r="27" spans="1:26" customHeight="1" ht="375">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="379">
+    <row r="28" spans="1:26" customHeight="1" ht="928">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="374">
+    <row r="29" spans="1:26" customHeight="1" ht="936">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="418">
+    <row r="30" spans="1:26" customHeight="1" ht="384">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="381">
+    <row r="31" spans="1:26" customHeight="1" ht="444">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="389">
+    <row r="32" spans="1:26" customHeight="1" ht="385">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="382">
+    <row r="33" spans="1:26" customHeight="1" ht="243">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="385">
+    <row r="34" spans="1:26" customHeight="1" ht="239">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="371">
+    <row r="35" spans="1:26" customHeight="1" ht="239">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="383">
+    <row r="36" spans="1:26" customHeight="1" ht="398">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="379">
+    <row r="37" spans="1:26" customHeight="1" ht="855">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="377">
+    <row r="38" spans="1:26" customHeight="1" ht="410">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="387">
+    <row r="39" spans="1:26" customHeight="1" ht="385">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>