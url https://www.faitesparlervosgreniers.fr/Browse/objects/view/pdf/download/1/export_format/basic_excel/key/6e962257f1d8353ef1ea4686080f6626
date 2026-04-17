--- v0 (2026-04-17)
+++ v1 (2026-04-17)
@@ -28,206 +28,206 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>C E N  Train  ANNEMASSE - SIXT (1-0019)</t>
-[...118 lines deleted...]
-    <t>L'alpage de Gers</t>
+    <t>Jeu du Cornichon (7-004)</t>
+  </si>
+  <si>
+    <t>Jeu du Cornichon sur la place de grenette à samoens</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> André Moccand " dit  le Tonkin" (7-001)</t>
+  </si>
+  <si>
+    <t>André Moccand   " Le Tonkin"  photo prise dans le bas de la ville de samoens</t>
+  </si>
+  <si>
+    <t>Article de journal sur les 75 ans de saut à ski à Samoëns en 1987 (50-004)</t>
+  </si>
+  <si>
+    <t>Article de journal sur les 75 ans de saut à ski à Samoëns en 1987
+De Henri Ramel et Nicolas Michaud</t>
+  </si>
+  <si>
+    <t>Photo d'un mariage devant les 7 Monts à Samoëns dans les années 1900 (42-006)</t>
+  </si>
+  <si>
+    <t>Photo d'un mariage devant les 7 Monts à Samoëns dans les années 1900</t>
   </si>
   <si>
     <t>Photo de la fanfare de Sixt à la fête des Musiques à Samoëns en 1989 (21-022)</t>
   </si>
   <si>
     <t>Photo de la fanfare de Sixt à la fête des Musiques à Samoëns en 1989
 De gauche à droite :
 1er rang Christian CHAUPLANNAZ, André BIORD, Stéphanie LEMONIER, Patrick DENAMBRIDE, Nicolas RIONDEL, Nicolas ANTHONIOZ, Karine RICHARD, Yann CASSINA, Jérome CASSINA, Philippe OUVRIER-BUFFET, Martial PIN, Jean Michel PIN, Paul RIONDEL, Aurélie VEISY
 2e rang : Lucien DENAMBRIDE, Vanessa CELLA, Joseph (jojo) DEFFAYET, Georges MONET, Jean MOGENIER, Alexandra PIN, Véronique TOMASSINO, Herbé CASEROTTO
 3e rang : Daniel DUCROZ, Claude MOCCAND-JACQUET, Pascal DEFFAYET, Didier MOGENIER, Guillaume MOGENIER, Olivier MOGENIER, Hubert DENAMBRIDE, Christian PIN, Alexandre CHENEVAL
 4e rang : Thierry MOGENIER, William MOGENIER, Jean Noel MONNET, Manou MONNET, Rachel MONNET, Roger PIN, Marc DEFFAYET, François DENAMBRIDE, François ISIDORE DEFFAYET</t>
   </si>
   <si>
-    <t>Photo d'un mariage devant les 7 Monts à Samoëns dans les années 1900 (42-006)</t>
-[...21 lines deleted...]
-    <t>Jeu du Cornichon sur la place de grenette à samoens</t>
+    <t>L'alpage de Gers (2-577)</t>
+  </si>
+  <si>
+    <t>L'alpage de Gers</t>
+  </si>
+  <si>
+    <t>Vue générale sur les Vallons et Sougey (2-563)</t>
+  </si>
+  <si>
+    <t>Vue générale sur les Vallons et Sougey</t>
+  </si>
+  <si>
+    <t>Le vieux grenier des "Alamands" (2-4507)</t>
+  </si>
+  <si>
+    <t>Le vieux grenier des "Alamands"</t>
+  </si>
+  <si>
+    <t>Carte postale du  village de Sougey (2-4427)</t>
+  </si>
+  <si>
+    <t>Carte postale du  village de Sougey</t>
+  </si>
+  <si>
+    <t>Réquisition des chevaux sur la place de l’Église à Samoens en 1918 (2-3989)</t>
+  </si>
+  <si>
+    <t>Réquisition des chevaux sur la place de l’Église à Samoens en 1918</t>
+  </si>
+  <si>
+    <t>Sur le chemin de Gers (2-3763)</t>
+  </si>
+  <si>
+    <t>Sur le chemin de Gers</t>
+  </si>
+  <si>
+    <t>Photo d'une barque sur le Lac de Gers (2-3408)</t>
+  </si>
+  <si>
+    <t>Photo d'une barque sur le Lac de Gers</t>
+  </si>
+  <si>
+    <t>Carte postale du pâturage des chèvres à Samoëns  (2-330)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale du pâturage des chèvres à Samoëns </t>
+  </si>
+  <si>
+    <t>Photo avant le départ pour le col d’Anterne à cheval à Samoens  (2-3000)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo avant le départ pour le col d’Anterne à cheval à Samoens </t>
+  </si>
+  <si>
+    <t>Vue générale de Samoëns  (2-2796)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vue générale de Samoëns </t>
+  </si>
+  <si>
+    <t>Photos à la gare de Samoëns  (2-2578)</t>
+  </si>
+  <si>
+    <t>Photos à la gare de Samoëns, correspondance en calèche</t>
+  </si>
+  <si>
+    <t>Vue générale sur l'alpage de Gers (2-2420)</t>
+  </si>
+  <si>
+    <t>Vue générale sur l'alpage de Gers</t>
+  </si>
+  <si>
+    <t>La route de Samoëns sur la luge, années 60 (2-1830)</t>
+  </si>
+  <si>
+    <t>La route de Samoëns sur la luge, années 60</t>
+  </si>
+  <si>
+    <t>Carte postale du plateau des Saix, le Tenneverge et le Mont Blanc (2-1794)</t>
+  </si>
+  <si>
+    <t>Carte postale du plateau des Saix, le Tenneverge et le Mont Blanc</t>
+  </si>
+  <si>
+    <t>Photo de groupe au lac de Gers -1934 (2-1616)</t>
+  </si>
+  <si>
+    <t>Photo de groupe au lac de Gers le 21 aout 1934</t>
+  </si>
+  <si>
+    <t>La Fanfare du Gros Tilleul, Samoëns à la gare (2-1445)</t>
+  </si>
+  <si>
+    <t>La Fanfare du Gros Tilleul, Samoëns à la gare</t>
+  </si>
+  <si>
+    <t>Inauguration du tramway de Samoens - 1932 (2-1441)</t>
+  </si>
+  <si>
+    <t>Inauguration du tramway de Samoens - 1932</t>
+  </si>
+  <si>
+    <t>Photo de la gare de Samoëns l'hiver (10-009)</t>
+  </si>
+  <si>
+    <t>Photo de la gare de Samoëns l'hiver</t>
+  </si>
+  <si>
+    <t>C E N  Train Annemasse - SIXT (1-014)</t>
+  </si>
+  <si>
+    <t>Plan de la section Samoëns- Sixt 
+  Photo du train C E N  après Samoëns
+Photos de gauche a droite   : Train qui quitte Sixt  -  Sortie du tunnel de la Gorge des Tines</t>
+  </si>
+  <si>
+    <t>C E N  Train  ANNEMASSE - SIXT (1-0019)</t>
+  </si>
+  <si>
+    <t>Article et Photo de l 'ancienne gare de Samoëns  , Plan de l'ancienne gare de Samoëns et photo  de la villa du gros tilleul</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -252,783 +252,783 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd3308810f2f38b875fe8950e3ba7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e49825e88aadcd1458e0999794236.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd0cdeaa43043281e280407c02c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca5f5aca4aba50d0172703fa15ed1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4242772e0d63788913f97e224227.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a805b4a6dd07a02d52e3e24bdaca9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462a0527b571b28f4663906ab5197b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbbf741ce776117d07b512126cae6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874caee9fb8b2791a864ac6aab2f6ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1d006e9a025e655e8926c3e54b0b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568752bebe18cf85c0b30d95e2b173c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1357a965a360438ce9edd4a1d2f0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce64bfe5545c257369994b9fb3539.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0044c5596c7e1c6200884a8c0b3b6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8620f3a5dd727f823109e59f995bf0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e3881817910f2c8a9f9b6cb5e153.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ee721830ce04a1de1b2193004f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e008fa547f85f939e5d0027b9b6b4f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15ef338f446dbc0bfb4df0b69068e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be829f32eb6e59010f62aa8fedb861e.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3f09b9e8f200df8cbc34ceaf4f56.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853034e836423170a122f74479af782.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17af1c9d19e07bf2d0e75fcabcd09.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e933b2cffcdb481c9077cc14d7f7.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba4c192911d1bf7fff6c57666767f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba4c192911d1bf7fff6c57666767f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e933b2cffcdb481c9077cc14d7f7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17af1c9d19e07bf2d0e75fcabcd09.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853034e836423170a122f74479af782.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3f09b9e8f200df8cbc34ceaf4f56.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be829f32eb6e59010f62aa8fedb861e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15ef338f446dbc0bfb4df0b69068e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e008fa547f85f939e5d0027b9b6b4f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ee721830ce04a1de1b2193004f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e3881817910f2c8a9f9b6cb5e153.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8620f3a5dd727f823109e59f995bf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0044c5596c7e1c6200884a8c0b3b6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ce64bfe5545c257369994b9fb3539.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1357a965a360438ce9edd4a1d2f0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568752bebe18cf85c0b30d95e2b173c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1d006e9a025e655e8926c3e54b0b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874caee9fb8b2791a864ac6aab2f6ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fbbf741ce776117d07b512126cae6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462a0527b571b28f4663906ab5197b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a805b4a6dd07a02d52e3e24bdaca9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4242772e0d63788913f97e224227.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ca5f5aca4aba50d0172703fa15ed1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebd0cdeaa43043281e280407c02c7.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e49825e88aadcd1458e0999794236.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bd3308810f2f38b875fe8950e3ba7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10106025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9896475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11753850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4867275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3981450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10744200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4276725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4752975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4086225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5114925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="9172575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9172575"/>
-    <xdr:pic>
-[...688 lines deleted...]
-    <xdr:ext cx="6667500" cy="10106025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1354,291 +1354,291 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="818">
+    <row r="2" spans="1:26" customHeight="1" ht="902">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="818">
+    <row r="3" spans="1:26" customHeight="1" ht="883">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="456">
+    <row r="4" spans="1:26" customHeight="1" ht="1048">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="364">
+    <row r="5" spans="1:26" customHeight="1" ht="410">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="376">
+    <row r="6" spans="1:26" customHeight="1" ht="434">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="380">
+    <row r="7" spans="1:26" customHeight="1" ht="355">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="378">
+    <row r="8" spans="1:26" customHeight="1" ht="385">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="378">
+    <row r="9" spans="1:26" customHeight="1" ht="380">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="424">
+    <row r="10" spans="1:26" customHeight="1" ht="385">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="382">
+    <row r="11" spans="1:26" customHeight="1" ht="386">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="375">
+    <row r="12" spans="1:26" customHeight="1" ht="383">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="381">
+    <row r="13" spans="1:26" customHeight="1" ht="382">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:26" customHeight="1" ht="958">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="382">
+    <row r="15" spans="1:26" customHeight="1" ht="381">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="383">
+    <row r="16" spans="1:26" customHeight="1" ht="375">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="386">
+    <row r="17" spans="1:26" customHeight="1" ht="382">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="385">
+    <row r="18" spans="1:26" customHeight="1" ht="424">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="380">
+    <row r="19" spans="1:26" customHeight="1" ht="378">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="385">
+    <row r="20" spans="1:26" customHeight="1" ht="378">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="355">
+    <row r="21" spans="1:26" customHeight="1" ht="380">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="434">
+    <row r="22" spans="1:26" customHeight="1" ht="376">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="410">
+    <row r="23" spans="1:26" customHeight="1" ht="364">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="1048">
+    <row r="24" spans="1:26" customHeight="1" ht="456">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="883">
+    <row r="25" spans="1:26" customHeight="1" ht="818">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="902">
+    <row r="26" spans="1:26" customHeight="1" ht="818">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>