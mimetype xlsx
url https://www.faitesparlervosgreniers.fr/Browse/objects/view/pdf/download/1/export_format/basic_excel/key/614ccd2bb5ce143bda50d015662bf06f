--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -28,60 +28,60 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Anna MOGENIER et une amie à Sales (24-049)</t>
+  </si>
+  <si>
+    <t>Anna MOGENIER (née DEFFAYET) et une amie à Sales</t>
+  </si>
+  <si>
     <t>Carte postale de Samoëns "Le Mont Blanc et la pointe de Sale, vus de la Rosière" (20-001)</t>
   </si>
   <si>
     <t>Carte postale de Samoëns "Le Mont Blanc et la pointe de Sale, vus de la Rosière" dans les années 60 dans l'hiver un cheval tire sur une luge bottes de foins.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Anna MOGENIER (née DEFFAYET) et une amie à Sales</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -106,93 +106,93 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0f88e39f878915a015b1d97dffaf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058d99ead182ce341df86ce7af8d26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058d99ead182ce341df86ce7af8d26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0f88e39f878915a015b1d97dffaf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:ext cx="6667500" cy="4238625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:ext cx="6667500" cy="4705350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -518,61 +518,61 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="419">
+    <row r="2" spans="1:26" customHeight="1" ht="378">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="378">
+    <row r="3" spans="1:26" customHeight="1" ht="419">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>