--- v0 (2026-04-17)
+++ v1 (2026-08-19)
@@ -28,202 +28,202 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Photos des téléskis de Sixt (6-2460)</t>
-[...26 lines deleted...]
-    <t>Article de journal sur l'installation du téléski de Sixt en 1950</t>
+    <t>Ski au Vivier, 1945 (12-062)</t>
+  </si>
+  <si>
+    <t>Ski au Vivier, 1945</t>
+  </si>
+  <si>
+    <t>Skieurs devant le Cirque du Fer-à-Cheval - 1960 (2-1397)</t>
+  </si>
+  <si>
+    <t>Skieurs devant le Cirque du Fer-à-Cheval - 1960</t>
+  </si>
+  <si>
+    <t>Photo du téléski de Sixt (2-1543)</t>
+  </si>
+  <si>
+    <t>Photo du téléski de Sixt</t>
+  </si>
+  <si>
+    <t>Carte postale du Club Alpin Français, 1912 (2-2546)</t>
+  </si>
+  <si>
+    <t>Carte postale du Club Alpin Français, 1912
+VIe concours international de Ski, épreuves et excursions à Samoëns et Sixt</t>
+  </si>
+  <si>
+    <t>Photo du village de Passy sous le télésiège  (2-3494)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo du village de Passy sous le télésiège </t>
+  </si>
+  <si>
+    <t>Champ de ski, les Avoudrues et Pointe de Sambet (2-3893)</t>
+  </si>
+  <si>
+    <t>Champ de ski, les Avoudrues et Pointe de Sambet</t>
+  </si>
+  <si>
+    <t>Photo de skieurs allant vers les chalets d’Anterne (2-609)</t>
+  </si>
+  <si>
+    <t>Photo de skieurs allant vers les chalets d’Anterne</t>
+  </si>
+  <si>
+    <t>Photo du télésiège de Sixt (2-631)</t>
+  </si>
+  <si>
+    <t>Photo du télésiège de Sixt
+Ce télésiège à enrouleurs biplaces construit en 1951 permettait d’atteindre les alpages des Vagnys depuis le village, chaque été il était transformé avec des sièges monoplaces à embarquement latéral.</t>
+  </si>
+  <si>
+    <t>Construction du chalet restaurant des Vagnys (21-017)</t>
+  </si>
+  <si>
+    <t>Construction du chalet restaurant des Vagnys</t>
+  </si>
+  <si>
+    <t>Photo du chalet sur les pistes "Le Tremplin" (21-018)</t>
+  </si>
+  <si>
+    <t>Photo du chalet sur les pistes "Le Tremplin" dans les années 2000</t>
+  </si>
+  <si>
+    <t>Photo au téléski de la joux (22-006)</t>
+  </si>
+  <si>
+    <t>Photo au téléski de la joux dans les années 60-70
+MOGENIER Jean-Pierre, MOCCAND André "Poussy"</t>
+  </si>
+  <si>
+    <t>Photo d'une dameuse aux Vagnys (22-008)</t>
+  </si>
+  <si>
+    <t>Photo d'une dameuse aux Vagnys, MOGENIER Jean Pierre</t>
+  </si>
+  <si>
+    <t>RAYMOND Joseph au téléski de la Joux  (22-009)</t>
+  </si>
+  <si>
+    <t>RAYMOND Joseph au téléski de la Joux</t>
+  </si>
+  <si>
+    <t>RAYMOND Joseph et MOGENIER Jean Pierre sur la dameuse aux Vagnys (22-010)</t>
+  </si>
+  <si>
+    <t>RAYMOND Joseph et MOGENIER Jean Pierre sur la dameuse aux Vagnys</t>
+  </si>
+  <si>
+    <t>MOCCAND André au téléski de la Joux (22-011)</t>
+  </si>
+  <si>
+    <t>MOCCAND André "Bamboche" au téléski de la Joux</t>
+  </si>
+  <si>
+    <t>MOGENIER Jean-Pierre, FORAX Marie-Jeanne aux Vagnys (22-012)</t>
+  </si>
+  <si>
+    <t>MOGENIER Jean-Pierre, FORAX Marie-Jeanne aux Vagnys dans les années 70</t>
+  </si>
+  <si>
+    <t>DEFFAYET François et d'autres - La Balme (22-013)</t>
+  </si>
+  <si>
+    <t>DEFFAYET François et d'autres - La Balme</t>
+  </si>
+  <si>
+    <t>Photo à la création d'ESF à Sixt (31-001)</t>
+  </si>
+  <si>
+    <t>Photo à la création d'ESF à Sixt, Marie Jeanne STICKER directrice et ses 3 mousquetaires en décembre 1970</t>
+  </si>
+  <si>
+    <t>Article de journal sur le tremplin de Nant Sec - 1998 (43-008)</t>
+  </si>
+  <si>
+    <t>Article de journal sur le tremplin de Nant Sec le 1er octobre 1998</t>
   </si>
   <si>
     <t>Article de journal sur les 75 ans de saut à ski à Samoëns en 1987 (50-004)</t>
   </si>
   <si>
     <t>Article de journal sur les 75 ans de saut à ski à Samoëns en 1987
 De Henri Ramel et Nicolas Michaud</t>
   </si>
   <si>
-    <t>Article de journal sur le tremplin de Nant Sec - 1998 (43-008)</t>
-[...113 lines deleted...]
-    <t>Ski au Vivier, 1945</t>
+    <t>Article de journal sur l'installation du téléski de Sixt en 1950 (51-015)</t>
+  </si>
+  <si>
+    <t>Article de journal sur l'installation du téléski de Sixt en 1950</t>
+  </si>
+  <si>
+    <t>Photos de la remontée mécanique de Sixt - 1959 (51-016)</t>
+  </si>
+  <si>
+    <t>Photos de la remontée mécanique de Sixt - 1959</t>
+  </si>
+  <si>
+    <t>Photos du téléski des Vagnys (55-018)</t>
+  </si>
+  <si>
+    <t>Photos du téléski des Vagnys dans les années 50</t>
+  </si>
+  <si>
+    <t>Photo d’André BARBIER (6-016)</t>
+  </si>
+  <si>
+    <t>Photo d’André BARBIER</t>
+  </si>
+  <si>
+    <t>Photos des téléskis de Sixt (6-2460)</t>
+  </si>
+  <si>
+    <t>Photos des téléskis de Sixt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -248,783 +248,783 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e82cc8dd192c635d41a6b86b0f769.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6cf9bc6b179023e26bbe3258d5c74.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d51e092a4f3269be9db6df23203fb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef9f59c627defdee370231ba6dfba2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d4f795e8df292de624086cc2c70f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17af1c9d19e07bf2d0e75fcabcd09.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714eca7fec29851fe861eede2fe5fed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd294cbeb383651042abf5e5125b157.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a07bc6874e107da64c2bde9eafda.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be700a8ad325024270cd11fb7c08e18.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839529c49af0f695258fc6ee89140511.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87ab6c0f1bb5587c6914505f0d1dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913176ae31ace3b20a10c9d95211425b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e915a942c9765a7c6ac4aa9a1029d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f66a8091e51b21b6882de47d72b6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3bcc3c3c97703e7cfc8b4c2aba9e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58805ea63e03bb71144e59b4ae310c25.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057523a5616661dabce803b449678733.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358c6a63eae099a423e7cbb2921d43.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f639fc8361dcb2271a5cee43634f540.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661449037563a66f453f84d53c890585.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa6797125c24bc0e4d75d8bd556a3.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a14b97379647a196596f41cdbbe8d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da4ba6af5026e888bb4bffb6814b0.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e4d9e168ba3430cc9c6af6e9fd436.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e4d9e168ba3430cc9c6af6e9fd436.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da4ba6af5026e888bb4bffb6814b0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a14b97379647a196596f41cdbbe8d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa6797125c24bc0e4d75d8bd556a3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661449037563a66f453f84d53c890585.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f639fc8361dcb2271a5cee43634f540.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358c6a63eae099a423e7cbb2921d43.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057523a5616661dabce803b449678733.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58805ea63e03bb71144e59b4ae310c25.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3bcc3c3c97703e7cfc8b4c2aba9e7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f66a8091e51b21b6882de47d72b6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e915a942c9765a7c6ac4aa9a1029d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913176ae31ace3b20a10c9d95211425b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87ab6c0f1bb5587c6914505f0d1dc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839529c49af0f695258fc6ee89140511.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be700a8ad325024270cd11fb7c08e18.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062a07bc6874e107da64c2bde9eafda.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd294cbeb383651042abf5e5125b157.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714eca7fec29851fe861eede2fe5fed.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e17af1c9d19e07bf2d0e75fcabcd09.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d4f795e8df292de624086cc2c70f.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef9f59c627defdee370231ba6dfba2.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d51e092a4f3269be9db6df23203fb.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6cf9bc6b179023e26bbe3258d5c74.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e82cc8dd192c635d41a6b86b0f769.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="9239250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4133850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10601325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10086975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4371975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6657975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6848475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6657975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6210300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11753850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7048500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9372600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4743450"/>
-    <xdr:pic>
-[...718 lines deleted...]
-    <xdr:ext cx="6667500" cy="9239250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1350,291 +1350,291 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="423">
+    <row r="2" spans="1:26" customHeight="1" ht="824">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="836">
+    <row r="3" spans="1:26" customHeight="1" ht="368">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="629">
+    <row r="4" spans="1:26" customHeight="1" ht="946">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="395">
+    <row r="5" spans="1:26" customHeight="1" ht="900">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="446">
+    <row r="6" spans="1:26" customHeight="1" ht="419">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="1048">
+    <row r="7" spans="1:26" customHeight="1" ht="390">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="554">
+    <row r="8" spans="1:26" customHeight="1" ht="389">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="842">
+    <row r="9" spans="1:26" customHeight="1" ht="417">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="403">
+    <row r="10" spans="1:26" customHeight="1" ht="414">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="594">
+    <row r="11" spans="1:26" customHeight="1" ht="402">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:26" customHeight="1" ht="612">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="611">
+    <row r="13" spans="1:26" customHeight="1" ht="594">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:26" customHeight="1" ht="612">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="594">
+    <row r="15" spans="1:26" customHeight="1" ht="611">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="612">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="402">
+    <row r="17" spans="1:26" customHeight="1" ht="594">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="414">
+    <row r="18" spans="1:26" customHeight="1" ht="403">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="417">
+    <row r="19" spans="1:26" customHeight="1" ht="842">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="389">
+    <row r="20" spans="1:26" customHeight="1" ht="554">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="390">
+    <row r="21" spans="1:26" customHeight="1" ht="1048">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="419">
+    <row r="22" spans="1:26" customHeight="1" ht="446">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="900">
+    <row r="23" spans="1:26" customHeight="1" ht="395">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="946">
+    <row r="24" spans="1:26" customHeight="1" ht="629">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="368">
+    <row r="25" spans="1:26" customHeight="1" ht="836">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="824">
+    <row r="26" spans="1:26" customHeight="1" ht="423">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>