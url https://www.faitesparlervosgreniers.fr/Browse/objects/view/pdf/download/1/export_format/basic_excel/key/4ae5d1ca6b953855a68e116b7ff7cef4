--- v0 (2025-12-22)
+++ v1 (2026-06-21)
@@ -28,263 +28,263 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
-[...2 lines deleted...]
-    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
+    <t>Maison Pierre Deffayet à Lavoisière (8-001)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enfants jouent devant la maison De Pierre Deffayet  Année 1955 à Lavoisière
+</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt (56-100)</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt
+Salvagny, Le Fay</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny (51-054)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny avec vue sur Englène</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny (51-053)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902 (51-019)</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902</t>
+  </si>
+  <si>
+    <t>Photos souvenirs de "Vaillance et Sourire" des années 1950 (36-001)</t>
+  </si>
+  <si>
+    <t>Photos souvenirs de "Vaillance et Sourire" des années 1950
+Album photo de la colonie de Vacances à Salvagny</t>
+  </si>
+  <si>
+    <t>Vue du Hameau de Salvagny (3-002)</t>
+  </si>
+  <si>
+    <t>Vue du hameau de Salvagny en arrière plan La pointe de sales</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970 (27-049)</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970</t>
+  </si>
+  <si>
+    <t>Joseph Marie et Noel MOGENIER à Salvagny (27-045)</t>
+  </si>
+  <si>
+    <t>Joseph Marie et Noel MOGENIER à Salvagny</t>
+  </si>
+  <si>
+    <t>Groupe de skieurs devant la 2CV - 1977 (27-040)</t>
+  </si>
+  <si>
+    <t>Groupe de skieurs devant la 2CV en février 1977
+Muriel, edith, Mary-Laure, Jean-Luc (orange), Patricia ZANINI, Josiane</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts (27-001)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts en 1910</t>
+  </si>
+  <si>
+    <t>Préparation des "rans" Marcel et Anna MOGENIER (24-064)</t>
+  </si>
+  <si>
+    <t>Préparation des "rans"
+Les "rans" sont des paquets de foins pesant jusqu'à 200kg
+Marcel et Anna MOGENIER</t>
+  </si>
+  <si>
+    <t>Les foins à Salvagny en 1957 (24-043)</t>
+  </si>
+  <si>
+    <t>Les foins à Salvagny en 1957</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie (24-014)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie dans les années 1900
+Edition Denambride</t>
+  </si>
+  <si>
+    <t>Photo au fond de Salvagny, pierre de la cuttaz (23-021)</t>
+  </si>
+  <si>
+    <t>Photo au fond de Salvagny, pierre de la cuttaz</t>
+  </si>
+  <si>
+    <t>Carte postale à Salvagny - Café Restaurant DEFFAYET  (23-017)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale à Salvagny - Café Restaurant DEFFAYET </t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (22-017)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny en aout 1958</t>
+  </si>
+  <si>
+    <t>Foin dans le pré de Salvagny -1964 (22-004)</t>
+  </si>
+  <si>
+    <t>Foin dans le pré de Salvagny, juin 1964
+Félicie RICHARD, Ludivine RICHARD (Nauzé), Pierre RICHARD</t>
+  </si>
+  <si>
+    <t>Photo de la famille d'Irène Mogenier à Salvagny (21-013)</t>
+  </si>
+  <si>
+    <t>Photo de la famille d'Irène Mogenier à Salvagny dans les années 1900-1910
+Edition Denambride</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny (2-921)</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales (2-4155)</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>L’église de Salvagny (2-3943)</t>
+  </si>
+  <si>
+    <t>L’église de Salvagny</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny (2-3695)</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny (2-3691)</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny</t>
+  </si>
+  <si>
+    <t>La colonie "Vaillance et Sourire" à Salvagny (2-3500)</t>
+  </si>
+  <si>
+    <t>La colonie "Vaillance et Sourire" à Salvagny</t>
+  </si>
+  <si>
+    <t>Coupe de bois sur la luge tirée par le cheval devant la chapelle de Salvagny (2-3322)</t>
+  </si>
+  <si>
+    <t>Coupe de bois sur la luge tirée par le cheval devant la chapelle de Salvagny</t>
+  </si>
+  <si>
+    <t>Cartes postales de la Colonie "Vaillance &amp; Sourire" à Salvagny (2-3142)</t>
+  </si>
+  <si>
+    <t>Cartes postales de la Colonie "Vaillance &amp; Sourire" à Salvagny</t>
+  </si>
+  <si>
+    <t>La chapelle de Salvagny (2-2985)</t>
+  </si>
+  <si>
+    <t>La chapelle de Salvagny</t>
+  </si>
+  <si>
+    <t>La colonie de vacances "Vaillance et Sourire" à Salvagny (2-1740)</t>
+  </si>
+  <si>
+    <t>La colonie de vacances "Vaillance et Sourire" à Salvagny</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912 (2-1479)</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
+  </si>
+  <si>
+    <t>Photo du travail dans les champs (12-035)</t>
+  </si>
+  <si>
+    <t>Photo du travail dans les champs avec 3 femmes et 2 enfants, probablement au dessus de Salvagny</t>
   </si>
   <si>
     <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
   </si>
   <si>
     <t>Carte Postale 
 [13843] La vallée de Sixt à Salvagny 
 Au verso : Les beaux sites de France</t>
   </si>
   <si>
-    <t>Photo du travail dans les champs (12-035)</t>
-[...197 lines deleted...]
-</t>
+    <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
+  </si>
+  <si>
+    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -309,1053 +309,1053 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe84fa9db6e04202e56b940f864c42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324381db10b9533ba6fc8f0d493e79c8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91403bcb3a8878db90e1d24706ac5a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1ddce7552446ec72da74fe984d04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce0cc005fd650f8c0d7f4a32836db.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576a253b26fff35ad5e84c4100f2a1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0941c9d0f9b7365d2fbd6f170425.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123a9ef515caf6314a86df937a8b4a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693133613592920aabf0b39d08f5c65.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73165ce3ca259178c01c501151c665.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944580e798e0c21fec1246e8894af83.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbba132dae8e56e80b180971930b4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395161764f03a1d8e1018efd9b51e3.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c6d478ad5c3b6e3300c1ef17f5c0.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d97a2196afc0225dd3cc7a23120d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb25dd27064605516eda6f75a0f47c9.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc7ba25aac6bd864daf5c0075363.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f81116c82aa253ac7e94364672ba3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f81116c82aa253ac7e94364672ba3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc7ba25aac6bd864daf5c0075363.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb25dd27064605516eda6f75a0f47c9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d97a2196afc0225dd3cc7a23120d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c6d478ad5c3b6e3300c1ef17f5c0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395161764f03a1d8e1018efd9b51e3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbba132dae8e56e80b180971930b4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944580e798e0c21fec1246e8894af83.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73165ce3ca259178c01c501151c665.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693133613592920aabf0b39d08f5c65.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123a9ef515caf6314a86df937a8b4a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0941c9d0f9b7365d2fbd6f170425.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576a253b26fff35ad5e84c4100f2a1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce0cc005fd650f8c0d7f4a32836db.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1ddce7552446ec72da74fe984d04.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91403bcb3a8878db90e1d24706ac5a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324381db10b9533ba6fc8f0d493e79c8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe84fa9db6e04202e56b940f864c42.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4010025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5010150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2676525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2990850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5581650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9496425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6877050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4724400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10439400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10506075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4591050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10210800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="5019675"/>
-    <xdr:pic>
-[...988 lines deleted...]
-    <xdr:ext cx="6667500" cy="4676775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1681,381 +1681,381 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="447">
+    <row r="2" spans="1:26" customHeight="1" ht="417">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="911">
+    <row r="3" spans="1:26" customHeight="1" ht="357">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="409">
+    <row r="4" spans="1:26" customHeight="1" ht="447">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="385">
+    <row r="5" spans="1:26" customHeight="1" ht="405">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="376">
+    <row r="6" spans="1:26" customHeight="1" ht="238">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="937">
+    <row r="7" spans="1:26" customHeight="1" ht="267">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="909">
+    <row r="8" spans="1:26" customHeight="1" ht="476">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="415">
+    <row r="9" spans="1:26" customHeight="1" ht="416">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="931">
+    <row r="10" spans="1:26" customHeight="1" ht="498">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="421">
+    <row r="11" spans="1:26" customHeight="1" ht="612">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="389">
+    <row r="12" spans="1:26" customHeight="1" ht="842">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="377">
+    <row r="13" spans="1:26" customHeight="1" ht="410">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="383">
+    <row r="14" spans="1:26" customHeight="1" ht="427">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="419">
+    <row r="15" spans="1:26" customHeight="1" ht="461">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="380">
+    <row r="16" spans="1:26" customHeight="1" ht="847">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="444">
+    <row r="17" spans="1:26" customHeight="1" ht="389">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="613">
+    <row r="18" spans="1:26" customHeight="1" ht="793">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="793">
+    <row r="19" spans="1:26" customHeight="1" ht="613">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="389">
+    <row r="20" spans="1:26" customHeight="1" ht="444">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="847">
+    <row r="21" spans="1:26" customHeight="1" ht="380">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="461">
+    <row r="22" spans="1:26" customHeight="1" ht="419">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="427">
+    <row r="23" spans="1:26" customHeight="1" ht="383">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="410">
+    <row r="24" spans="1:26" customHeight="1" ht="377">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="842">
+    <row r="25" spans="1:26" customHeight="1" ht="389">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="612">
+    <row r="26" spans="1:26" customHeight="1" ht="421">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="498">
+    <row r="27" spans="1:26" customHeight="1" ht="931">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="416">
+    <row r="28" spans="1:26" customHeight="1" ht="415">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="476">
+    <row r="29" spans="1:26" customHeight="1" ht="909">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="267">
+    <row r="30" spans="1:26" customHeight="1" ht="937">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="238">
+    <row r="31" spans="1:26" customHeight="1" ht="376">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="405">
+    <row r="32" spans="1:26" customHeight="1" ht="385">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="447">
+    <row r="33" spans="1:26" customHeight="1" ht="409">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="357">
+    <row r="34" spans="1:26" customHeight="1" ht="911">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="417">
+    <row r="35" spans="1:26" customHeight="1" ht="447">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>