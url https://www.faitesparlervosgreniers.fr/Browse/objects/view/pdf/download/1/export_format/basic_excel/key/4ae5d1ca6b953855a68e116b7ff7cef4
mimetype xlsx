--- v1 (2026-06-21)
+++ v2 (2026-08-19)
@@ -28,263 +28,263 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Maison Pierre Deffayet à Lavoisière (8-001)</t>
-[...66 lines deleted...]
-    <t>Photo du village de Salvagny depuis la route des Fonts en 1910</t>
+    <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
+  </si>
+  <si>
+    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
+  </si>
+  <si>
+    <t>Carte Postale 
+[13843] La vallée de Sixt à Salvagny 
+Au verso : Les beaux sites de France</t>
+  </si>
+  <si>
+    <t>Photo du travail dans les champs (12-035)</t>
+  </si>
+  <si>
+    <t>Photo du travail dans les champs avec 3 femmes et 2 enfants, probablement au dessus de Salvagny</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912 (2-1479)</t>
+  </si>
+  <si>
+    <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912</t>
+  </si>
+  <si>
+    <t>La colonie de vacances "Vaillance et Sourire" à Salvagny (2-1740)</t>
+  </si>
+  <si>
+    <t>La colonie de vacances "Vaillance et Sourire" à Salvagny</t>
+  </si>
+  <si>
+    <t>La chapelle de Salvagny (2-2985)</t>
+  </si>
+  <si>
+    <t>La chapelle de Salvagny</t>
+  </si>
+  <si>
+    <t>Cartes postales de la Colonie "Vaillance &amp; Sourire" à Salvagny (2-3142)</t>
+  </si>
+  <si>
+    <t>Cartes postales de la Colonie "Vaillance &amp; Sourire" à Salvagny</t>
+  </si>
+  <si>
+    <t>Coupe de bois sur la luge tirée par le cheval devant la chapelle de Salvagny (2-3322)</t>
+  </si>
+  <si>
+    <t>Coupe de bois sur la luge tirée par le cheval devant la chapelle de Salvagny</t>
+  </si>
+  <si>
+    <t>La colonie "Vaillance et Sourire" à Salvagny (2-3500)</t>
+  </si>
+  <si>
+    <t>La colonie "Vaillance et Sourire" à Salvagny</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny (2-3691)</t>
+  </si>
+  <si>
+    <t>Café Restaurant DEFFAYET à Salvagny</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny (2-3695)</t>
+  </si>
+  <si>
+    <t>L’entrée du village de Salvagny</t>
+  </si>
+  <si>
+    <t>L’église de Salvagny (2-3943)</t>
+  </si>
+  <si>
+    <t>L’église de Salvagny</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales (2-4155)</t>
+  </si>
+  <si>
+    <t>Le hameau de Salvagny et la Pointe de Sales</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny (2-921)</t>
+  </si>
+  <si>
+    <t>Vue générale de Salvagny</t>
+  </si>
+  <si>
+    <t>Photo de la famille d'Irène Mogenier à Salvagny (21-013)</t>
+  </si>
+  <si>
+    <t>Photo de la famille d'Irène Mogenier à Salvagny dans les années 1900-1910
+Edition Denambride</t>
+  </si>
+  <si>
+    <t>Foin dans le pré de Salvagny -1964 (22-004)</t>
+  </si>
+  <si>
+    <t>Foin dans le pré de Salvagny, juin 1964
+Félicie RICHARD, Ludivine RICHARD (Nauzé), Pierre RICHARD</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny (22-017)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny en aout 1958</t>
+  </si>
+  <si>
+    <t>Carte postale à Salvagny - Café Restaurant DEFFAYET  (23-017)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carte postale à Salvagny - Café Restaurant DEFFAYET </t>
+  </si>
+  <si>
+    <t>Photo au fond de Salvagny, pierre de la cuttaz (23-021)</t>
+  </si>
+  <si>
+    <t>Photo au fond de Salvagny, pierre de la cuttaz</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie (24-014)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny avant l'incendie dans les années 1900
+Edition Denambride</t>
+  </si>
+  <si>
+    <t>Les foins à Salvagny en 1957 (24-043)</t>
+  </si>
+  <si>
+    <t>Les foins à Salvagny en 1957</t>
   </si>
   <si>
     <t>Préparation des "rans" Marcel et Anna MOGENIER (24-064)</t>
   </si>
   <si>
     <t>Préparation des "rans"
 Les "rans" sont des paquets de foins pesant jusqu'à 200kg
 Marcel et Anna MOGENIER</t>
   </si>
   <si>
-    <t>Les foins à Salvagny en 1957 (24-043)</t>
-[...133 lines deleted...]
-    <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
+    <t>Photo du village de Salvagny depuis la route des Fonts (27-001)</t>
+  </si>
+  <si>
+    <t>Photo du village de Salvagny depuis la route des Fonts en 1910</t>
+  </si>
+  <si>
+    <t>Groupe de skieurs devant la 2CV - 1977 (27-040)</t>
+  </si>
+  <si>
+    <t>Groupe de skieurs devant la 2CV en février 1977
+Muriel, edith, Mary-Laure, Jean-Luc (orange), Patricia ZANINI, Josiane</t>
+  </si>
+  <si>
+    <t>Joseph Marie et Noel MOGENIER à Salvagny (27-045)</t>
+  </si>
+  <si>
+    <t>Joseph Marie et Noel MOGENIER à Salvagny</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970 (27-049)</t>
+  </si>
+  <si>
+    <t>Carte Postale multivue de Salvagny en hiver -1970</t>
+  </si>
+  <si>
+    <t>Vue du Hameau de Salvagny (3-002)</t>
+  </si>
+  <si>
+    <t>Vue du hameau de Salvagny en arrière plan La pointe de sales</t>
+  </si>
+  <si>
+    <t>Photos souvenirs de "Vaillance et Sourire" des années 1950 (36-001)</t>
+  </si>
+  <si>
+    <t>Photos souvenirs de "Vaillance et Sourire" des années 1950
+Album photo de la colonie de Vacances à Salvagny</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902 (51-019)</t>
+  </si>
+  <si>
+    <t>Photo au Fay - 1902</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny (51-053)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny (51-054)</t>
+  </si>
+  <si>
+    <t>Photo de groupe à Salvagny avec vue sur Englène</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt (56-100)</t>
+  </si>
+  <si>
+    <t>Vue panoramique des villages et des montagnes de Sixt
+Salvagny, Le Fay</t>
+  </si>
+  <si>
+    <t>Maison Pierre Deffayet à Lavoisière (8-001)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enfants jouent devant la maison De Pierre Deffayet  Année 1955 à Lavoisière
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -309,1053 +309,1053 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f81116c82aa253ac7e94364672ba3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc7ba25aac6bd864daf5c0075363.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb25dd27064605516eda6f75a0f47c9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d97a2196afc0225dd3cc7a23120d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c6d478ad5c3b6e3300c1ef17f5c0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395161764f03a1d8e1018efd9b51e3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbba132dae8e56e80b180971930b4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944580e798e0c21fec1246e8894af83.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73165ce3ca259178c01c501151c665.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693133613592920aabf0b39d08f5c65.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123a9ef515caf6314a86df937a8b4a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0941c9d0f9b7365d2fbd6f170425.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576a253b26fff35ad5e84c4100f2a1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce0cc005fd650f8c0d7f4a32836db.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1ddce7552446ec72da74fe984d04.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91403bcb3a8878db90e1d24706ac5a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324381db10b9533ba6fc8f0d493e79c8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe84fa9db6e04202e56b940f864c42.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89872039df49a58df2b3dd3a71283.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5552612f4f1299c43cbde3b9123ea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe84fa9db6e04202e56b940f864c42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fc7df641e849441fdf886855d855.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e2310ffcf220ee2552888d14fa21.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324381db10b9533ba6fc8f0d493e79c8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d725bc288167b54bcdc9b5d88ac996.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91403bcb3a8878db90e1d24706ac5a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1ddce7552446ec72da74fe984d04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce0cc005fd650f8c0d7f4a32836db.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492623375170478705a40a1971479e78.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea98f0aa9234d90f07a298f6779729a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576a253b26fff35ad5e84c4100f2a1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd5ac52159e32e7b87e92faaab03f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c889d553dca29219c6cdd5848005ac0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0941c9d0f9b7365d2fbd6f170425.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8123a9ef515caf6314a86df937a8b4a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb291bc5e28e240d6bca9020e7955.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693133613592920aabf0b39d08f5c65.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73165ce3ca259178c01c501151c665.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bf49c54d0d1aa970bccc35d3e1838.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944580e798e0c21fec1246e8894af83.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbba132dae8e56e80b180971930b4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152f84296e1148529460187ea90fb3.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395161764f03a1d8e1018efd9b51e3.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c6d478ad5c3b6e3300c1ef17f5c0.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc368748be896011fd6b742a9877f.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b6e7d78d8c021e8f3de4e6a37950.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d97a2196afc0225dd3cc7a23120d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d91e0435cefb6ea04548e2a02f932.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb25dd27064605516eda6f75a0f47c9.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc7ba25aac6bd864daf5c0075363.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db222b92611d5873e66e7af17e4242.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f81116c82aa253ac7e94364672ba3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="5019675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10210800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4591050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4324350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10506075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10439400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4724400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4267200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4981575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6877050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4362450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9496425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5172075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6867525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5581650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2990850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="2676525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5010150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4010025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4676775"/>
-    <xdr:pic>
-[...988 lines deleted...]
-    <xdr:ext cx="6667500" cy="5019675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1681,381 +1681,381 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="417">
+    <row r="2" spans="1:26" customHeight="1" ht="447">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="357">
+    <row r="3" spans="1:26" customHeight="1" ht="911">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="447">
+    <row r="4" spans="1:26" customHeight="1" ht="409">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="405">
+    <row r="5" spans="1:26" customHeight="1" ht="385">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="238">
+    <row r="6" spans="1:26" customHeight="1" ht="376">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="267">
+    <row r="7" spans="1:26" customHeight="1" ht="937">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="476">
+    <row r="8" spans="1:26" customHeight="1" ht="909">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="416">
+    <row r="9" spans="1:26" customHeight="1" ht="415">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="498">
+    <row r="10" spans="1:26" customHeight="1" ht="931">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="612">
+    <row r="11" spans="1:26" customHeight="1" ht="421">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="842">
+    <row r="12" spans="1:26" customHeight="1" ht="389">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="410">
+    <row r="13" spans="1:26" customHeight="1" ht="377">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="427">
+    <row r="14" spans="1:26" customHeight="1" ht="383">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="461">
+    <row r="15" spans="1:26" customHeight="1" ht="419">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="847">
+    <row r="16" spans="1:26" customHeight="1" ht="380">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="389">
+    <row r="17" spans="1:26" customHeight="1" ht="444">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="793">
+    <row r="18" spans="1:26" customHeight="1" ht="613">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="613">
+    <row r="19" spans="1:26" customHeight="1" ht="793">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="444">
+    <row r="20" spans="1:26" customHeight="1" ht="389">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="380">
+    <row r="21" spans="1:26" customHeight="1" ht="847">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="419">
+    <row r="22" spans="1:26" customHeight="1" ht="461">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="383">
+    <row r="23" spans="1:26" customHeight="1" ht="427">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="377">
+    <row r="24" spans="1:26" customHeight="1" ht="410">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="389">
+    <row r="25" spans="1:26" customHeight="1" ht="842">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="421">
+    <row r="26" spans="1:26" customHeight="1" ht="612">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="931">
+    <row r="27" spans="1:26" customHeight="1" ht="498">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="415">
+    <row r="28" spans="1:26" customHeight="1" ht="416">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="909">
+    <row r="29" spans="1:26" customHeight="1" ht="476">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="937">
+    <row r="30" spans="1:26" customHeight="1" ht="267">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="376">
+    <row r="31" spans="1:26" customHeight="1" ht="238">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="385">
+    <row r="32" spans="1:26" customHeight="1" ht="405">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="409">
+    <row r="33" spans="1:26" customHeight="1" ht="447">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
-    <row r="34" spans="1:26" customHeight="1" ht="911">
+    <row r="34" spans="1:26" customHeight="1" ht="357">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="447">
+    <row r="35" spans="1:26" customHeight="1" ht="417">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>