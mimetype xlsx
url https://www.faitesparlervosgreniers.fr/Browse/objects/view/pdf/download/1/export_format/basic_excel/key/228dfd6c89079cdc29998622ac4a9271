--- v0 (2025-12-23)
+++ v1 (2026-08-19)
@@ -42,54 +42,54 @@
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Village de Salvagny avant et après l'incendie de 1912 (10-003)</t>
   </si>
   <si>
     <t>2 vues du village de Salvagny avant et après l'incendie du 21 mars 1912</t>
   </si>
   <si>
     <t>Carte Postale - La vallée de Sixt à Salvagny (12-007)</t>
   </si>
   <si>
     <t>Carte Postale 
 [13843] La vallée de Sixt à Salvagny 
 Au verso : Les beaux sites de France</t>
   </si>
   <si>
-    <t>Photos dans le village de Salvagny (2-037)</t>
-[...2 lines deleted...]
-    <t>Photos dans le village de Salvagny</t>
+    <t>Photo dans le village de Salvagny (2-037)</t>
+  </si>
+  <si>
+    <t>Photo dans le village de Salvagny</t>
   </si>
   <si>
     <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912 (2-1479)</t>
   </si>
   <si>
     <t>Photos avant et après l’incendie de Salvagny du 21 mars 1912</t>
   </si>
   <si>
     <t>Café Restaurant DEFFAYET à Salvagny (2-3691)</t>
   </si>
   <si>
     <t>Café Restaurant DEFFAYET à Salvagny</t>
   </si>
   <si>
     <t>L’entrée du village de Salvagny (2-3695)</t>
   </si>
   <si>
     <t>L’entrée du village de Salvagny</t>
   </si>
   <si>
     <t>Le hameau de Salvagny et la Pointe de Sales (2-4155)</t>
   </si>
   <si>
     <t>Le hameau de Salvagny et la Pointe de Sales</t>
   </si>