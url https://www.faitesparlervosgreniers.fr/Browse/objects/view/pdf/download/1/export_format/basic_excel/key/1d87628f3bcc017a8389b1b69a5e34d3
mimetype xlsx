--- v0 (2025-12-22)
+++ v1 (2026-10-19)
@@ -28,248 +28,248 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>La vallée des Fonds vue de l'arête du Genévrier (2-1049)</t>
-[...57 lines deleted...]
-    <t>Les Chalets des Fonts probablement dans les années 50</t>
+    <t>Extrait du "Guides illustrés de la Vallée du Giffre" de Jean D'Ardenne  (56-101)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extrait du "Guides illustrés de la Vallée du Giffre" de Jean D'Ardenne </t>
+  </si>
+  <si>
+    <t>La vallée des "Fonds" (56-096)</t>
+  </si>
+  <si>
+    <t>La vallée des Fonts</t>
+  </si>
+  <si>
+    <t>Photos aux Fonts (51-044)</t>
+  </si>
+  <si>
+    <t>Photos aux Fonts</t>
+  </si>
+  <si>
+    <t>Photo du pont « Jean Marie » aux Fonts (51-041)</t>
+  </si>
+  <si>
+    <t>Photo du pont « Jean Marie » aux Fonts</t>
+  </si>
+  <si>
+    <t>Photo du pont des Fonts avant 1908 (51-040)</t>
+  </si>
+  <si>
+    <t>Photo du pont des Fonts avant 1908</t>
+  </si>
+  <si>
+    <t>Carte Postale chalets des Fonts (51-001)</t>
+  </si>
+  <si>
+    <t>Carte Postale chalets des Fonts</t>
+  </si>
+  <si>
+    <t>Photos de la musique aux Fonts le 5 septembre 1992 (30-011)</t>
+  </si>
+  <si>
+    <t>Photos de la musique aux Fonts le 5 septembre 1992</t>
+  </si>
+  <si>
+    <t>Messe aux Fonts - 1990 (30-010)</t>
+  </si>
+  <si>
+    <t>Messe aux Fonts - 1990</t>
+  </si>
+  <si>
+    <t>Photo de la première messe des Fonts - 1986 (30-009)</t>
+  </si>
+  <si>
+    <t>Photo de la première messe des Fonts - 1986</t>
+  </si>
+  <si>
+    <t>Photo du chalet de Pierre DUCROT aux Fonts - 1986 (30-008)</t>
+  </si>
+  <si>
+    <t>Photo du chalet de Pierre DUCROT aux Fonts - 1986</t>
+  </si>
+  <si>
+    <t>Photo des Fonts le 16 septembre 1983 (30-007)</t>
+  </si>
+  <si>
+    <t>Photo des Fonts le 16 septembre 1983</t>
+  </si>
+  <si>
+    <t>Photo des Fonts le 25 septembre 1980 (30-006)</t>
+  </si>
+  <si>
+    <t>Photo des Fonts le 25 septembre 1980</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER dans la salle à manger de la Cantine des Fonts - 1930 (27-062)</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER dans la salle à manger de la Cantine des Fonts - 1930
+Joseph Marie, Noël, Joseph, Adeline (née RANNAUD)</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER devant la Cantine des Fonts - 1950 (27-050)</t>
+  </si>
+  <si>
+    <t>Famille MOGENIER devant la Cantine des Fonts - 1950
+Noel, Joseph, Adeline (née RANNAUD), Joseph Marie MOGENIER</t>
+  </si>
+  <si>
+    <t>Photo de Joseph et Noel MOGENIER avec le cheval aux Fonts - 1938 (27-044)</t>
+  </si>
+  <si>
+    <t>Photo de Joseph et Noel MOGENIER avec le cheval aux Fonts le 23 juillet 1938</t>
+  </si>
+  <si>
+    <t>Joseph Marie MOGENIER et Adeline RANNAUD à la Cantine des Fonts (27-033)</t>
+  </si>
+  <si>
+    <t>Joseph Marie MOGENIER et Adeline RANNAUD à la Cantine des Fonts dans les années 1920</t>
+  </si>
+  <si>
+    <t>Photo du dernier emmontagnage aux Fonts en 1960 (27-002)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo du dernier emmontagnage aux Fonts en 1960
+Gilbert FAVRE, Michel FORAX, Joseph BIORD? MOGENIER Joseph, Roland MOGENIER, Renée RICHARD, FORAX, Aline, MOGENIER Irène, MOGENIER Yvonne, Tourneur un locataire et sa fille.
+2e rang : Voltolini, Lidano CASEROTTO, Nicolas DEFFAYET (Colu), Arlette et Annick FORAX 5 et 6 ans </t>
+  </si>
+  <si>
+    <t>Photo du Pont des Fonts (23-010)</t>
+  </si>
+  <si>
+    <t>Photo du Pont des Fonts</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts en 1931 (23-009)</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts en juillet 1931</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts avec la jument et les chèvres (23-008)</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts avec la jument et les chèvres</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts (23-007)</t>
+  </si>
+  <si>
+    <t>Photo devant la Cantine des Fonts
+Adeline MOGENIER (née RANNAUD), Joseph Marie MOGENIER, Noel MOGENIER, Joseph MOGENIER</t>
   </si>
   <si>
     <t>Carte postale à la Cantine des Fonts en 1933 (23-005)</t>
   </si>
   <si>
     <t xml:space="preserve">Carte postale à la Cantine des Fonts en 1933
 De gauche à droite : Joseph MOGENIER, Noel MOGENIER, Adeline MOGENIER, inconnu, inconnu
 </t>
   </si>
   <si>
-    <t>Photo devant la Cantine des Fonts (23-007)</t>
-[...127 lines deleted...]
-    <t xml:space="preserve">Extrait du "Guides illustrés de la Vallée du Giffre" de Jean D'Ardenne </t>
+    <t>Les Chalets des Fonts (22-025)</t>
+  </si>
+  <si>
+    <t>Les Chalets des Fonts probablement dans les années 50</t>
+  </si>
+  <si>
+    <t>Photo de la Cantine des Fonts avec un groupe de personnes (21-002)</t>
+  </si>
+  <si>
+    <t>Photo de la Cantine des Fonts avec un groupe de personnes</t>
+  </si>
+  <si>
+    <t>Photo de la Cantine des Fonts (21-001)</t>
+  </si>
+  <si>
+    <t>Photo de la Cantine des Fonts</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Fonts (2-4211)</t>
+  </si>
+  <si>
+    <t>Photo des chalets des Fonts</t>
+  </si>
+  <si>
+    <t>Corvée pour le Chalet des Anglais - 1925 (2-4095)</t>
+  </si>
+  <si>
+    <t>"Corvéables à lanterne pour le Chalet Anglais", les Fonts en 1925</t>
+  </si>
+  <si>
+    <t>Cantine des Fonts, Mogenier propriétaire (2-3725)</t>
+  </si>
+  <si>
+    <t>Cantine des Fonts, Mogenier propriétaire (Louise Mogenier avec le tablier)</t>
+  </si>
+  <si>
+    <t>Photo au chalet des Fonts -1937 (2-1666)</t>
+  </si>
+  <si>
+    <t>Photo au chalet des Fonts le 3 aout 1937 
+"on repart pour le Col d'A.." probablement d'Anterne</t>
+  </si>
+  <si>
+    <t>Les chalets des Fonts, 1932 (2-1485)</t>
+  </si>
+  <si>
+    <t>Les chalets des Fonts, 1932</t>
+  </si>
+  <si>
+    <t>Les pâturages des Fonts - 1947 (2-1205)</t>
+  </si>
+  <si>
+    <t>Les pâturages des Fonts -1947</t>
+  </si>
+  <si>
+    <t>La vallée des Fonds vue de l'arête du Genévrier (2-1049)</t>
+  </si>
+  <si>
+    <t>La vallée des Fonts vue de l'arête du Genévrier</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -294,993 +294,993 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e5767ace5eea7295238a5c92355c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626873aa153c6b19cc81e892fdc330.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c704015989751ef63ebb93dac10d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a4b25e9f35b8ea6487a2c0bac1ea0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49824fd96bb0322e2fd5fec3d45ba8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d94a1bd97a57ef595137d27e21fa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0a640b55d3a6fa5185ad888fb0f9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea7fdd0e9b0843e56422f7cd584f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45103f71f2dc9350138619801efe2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3a99cd1eb239919e1899b5718ec1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b38ebd10106f4f4d7c8f661503667.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39238fb364fecd627692f92151af912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0d169d57d97ce9fd92450ff99ad.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e62360e38c5339bc723fc87a719e0d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763cf04b2dda48fa484723389158764.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb120eb48dded48804310687b817844.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e836693c4c45fc194f587b2499a657.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc24fa2feda5cc77e21aea791a4d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ec5803e3c3c1c690c2ccf250f7ea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd78ba44b36843d94ad08fe78a046.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ecca8b63b1b1a03f2e38592d52e1.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38178ba51e0bb10b205a110c8a120.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd00177cc9323e5c81c910b2f2b9f58.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e2e8c936c7cc8ec12174306827cd.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbef581807625565d1e6601d9ce248.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e241c035046031d756db407c2eed.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66cfa36d7b1dab629899636fdae224.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913d19281856f40a4ec1458168cd22.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7c169aed63c1020fcaf2341d498d.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e599fa073032892abb9fb7e257037cb.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e883d7386aa3401f07d9eb89262f.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb591a9645443487ff3867f31891bf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb591a9645443487ff3867f31891bf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e883d7386aa3401f07d9eb89262f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e599fa073032892abb9fb7e257037cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7c169aed63c1020fcaf2341d498d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913d19281856f40a4ec1458168cd22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66cfa36d7b1dab629899636fdae224.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e241c035046031d756db407c2eed.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbef581807625565d1e6601d9ce248.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e2e8c936c7cc8ec12174306827cd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd00177cc9323e5c81c910b2f2b9f58.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38178ba51e0bb10b205a110c8a120.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ecca8b63b1b1a03f2e38592d52e1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd78ba44b36843d94ad08fe78a046.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ec5803e3c3c1c690c2ccf250f7ea.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc24fa2feda5cc77e21aea791a4d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e836693c4c45fc194f587b2499a657.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb120eb48dded48804310687b817844.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763cf04b2dda48fa484723389158764.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e62360e38c5339bc723fc87a719e0d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0d169d57d97ce9fd92450ff99ad.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39238fb364fecd627692f92151af912.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b38ebd10106f4f4d7c8f661503667.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3a99cd1eb239919e1899b5718ec1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45103f71f2dc9350138619801efe2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea7fdd0e9b0843e56422f7cd584f6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0a640b55d3a6fa5185ad888fb0f9.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d94a1bd97a57ef595137d27e21fa.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49824fd96bb0322e2fd5fec3d45ba8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a4b25e9f35b8ea6487a2c0bac1ea0.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c704015989751ef63ebb93dac10d.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626873aa153c6b19cc81e892fdc330.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e5767ace5eea7295238a5c92355c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10448925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9153525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9658350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8496300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10277475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6657975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4676775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4495800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4048125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8905875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9286875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3952875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4133850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3933825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4343400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4962525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4191000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4248150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4219575"/>
-    <xdr:pic>
-[...928 lines deleted...]
-    <xdr:ext cx="6667500" cy="10020300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1606,361 +1606,361 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="376">
+    <row r="2" spans="1:26" customHeight="1" ht="894">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="372">
+    <row r="3" spans="1:26" customHeight="1" ht="932">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3"/>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="377">
+    <row r="4" spans="1:26" customHeight="1" ht="816">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4"/>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="383">
+    <row r="5" spans="1:26" customHeight="1" ht="861">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="379">
+    <row r="6" spans="1:26" customHeight="1" ht="758">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="374">
+    <row r="7" spans="1:26" customHeight="1" ht="917">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="382">
+    <row r="8" spans="1:26" customHeight="1" ht="594">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8"/>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="383">
+    <row r="9" spans="1:26" customHeight="1" ht="394">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="442">
+    <row r="10" spans="1:26" customHeight="1" ht="425">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10"/>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="387">
+    <row r="11" spans="1:26" customHeight="1" ht="417">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11"/>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="351">
+    <row r="12" spans="1:26" customHeight="1" ht="394">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12"/>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="368">
+    <row r="13" spans="1:26" customHeight="1" ht="401">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="352">
+    <row r="14" spans="1:26" customHeight="1" ht="404">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14"/>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="828">
+    <row r="15" spans="1:26" customHeight="1" ht="361">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15"/>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="394">
+    <row r="16" spans="1:26" customHeight="1" ht="794">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16"/>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="370">
+    <row r="17" spans="1:26" customHeight="1" ht="969">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="969">
+    <row r="18" spans="1:26" customHeight="1" ht="370">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18"/>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="794">
+    <row r="19" spans="1:26" customHeight="1" ht="394">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19"/>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="361">
+    <row r="20" spans="1:26" customHeight="1" ht="828">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20"/>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="404">
+    <row r="21" spans="1:26" customHeight="1" ht="352">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21"/>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="401">
+    <row r="22" spans="1:26" customHeight="1" ht="368">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="394">
+    <row r="23" spans="1:26" customHeight="1" ht="351">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23"/>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="417">
+    <row r="24" spans="1:26" customHeight="1" ht="387">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24"/>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="425">
+    <row r="25" spans="1:26" customHeight="1" ht="442">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25"/>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="394">
+    <row r="26" spans="1:26" customHeight="1" ht="383">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26"/>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="594">
+    <row r="27" spans="1:26" customHeight="1" ht="382">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27"/>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="917">
+    <row r="28" spans="1:26" customHeight="1" ht="374">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="758">
+    <row r="29" spans="1:26" customHeight="1" ht="379">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="861">
+    <row r="30" spans="1:26" customHeight="1" ht="383">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="816">
+    <row r="31" spans="1:26" customHeight="1" ht="377">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31"/>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="932">
+    <row r="32" spans="1:26" customHeight="1" ht="372">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32"/>
     </row>
-    <row r="33" spans="1:26" customHeight="1" ht="894">
+    <row r="33" spans="1:26" customHeight="1" ht="376">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>